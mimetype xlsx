--- v0 (2026-01-24)
+++ v1 (2026-04-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d7df3e867a4498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0f9ac800cb40f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Produkter" sheetId="1" r:id="Ree489084991b4d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R24ab14e1c17c4a9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree489084991b4d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24ab14e1c17c4a9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
@@ -164,14778 +164,10266 @@
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alcro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Alcro B-Milltex Täckfärg Vägg/tak Vit</x:v>
+        <x:v>Alcro B-Milltex Täckfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4096 0001, 4096 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alcro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Alcro BESTÅ Täckfärg trä Bas A</x:v>
-[...2 lines deleted...]
-        <x:v>3097 0002, 3097 0002</x:v>
+        <x:v>Alcro Dröm Helmatt Täckfärg Bas C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0047, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Element Täckfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhuslack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Fasad Täcklasyr Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Utomhusfärg</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>097 Kemiska byggprodukter</x:v>
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Fasad Täcklasyr Svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Fasad Täcklasyr White/ Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex 20 Halvmatt Täckfärg Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex 20 Halvmatt Täckfärg Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex 20 Halvmatt Täckfärg S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex 20 Halvmatt Täckfärg White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex 5 Helmatt Täckfärg Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex 5 Helmatt Täckfärg S0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex 5 Helmatt Täckfärg S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex 5 Helmatt Täckfärg White/Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex 7 Matt Täckfärg Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex 7 Matt Täckfärg Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex 7 Matt Täckfärg S0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex 7 Matt Täckfärg S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex 7 Matt Täckfärg White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex Prestanda 5 Helmatt Täckfärg Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0014, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex Prestanda 5 Helmatt Täckfärg Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0014, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex Prestanda 7 Matt Täckfärg Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0014, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex Prestanda 7 Matt Täckfärg Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0014, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex Prestanda 7 Matt Täckfärg S0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0014, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Blank Täckfärg Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhuslack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhuslack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg Bas C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhuslack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg Bruten Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhuslack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg S0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhuslack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhuslack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Milltex V-Mill Halvblank Täckfärg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhuslack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Sober Matt Täckfärg Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Sober Matt Täckfärg Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde hög, 50x60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde låg, 50x60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde lång, 50x90 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde medium, 50x60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde XL, 65x90 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde XXL, 70x100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Perfekt Täcklasyr Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Perfekt Täcklasyr Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Perfekt Täcklasyr Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Perfekt Täcklasyr Utevit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube högskåp 100-1, m/2 täckta dörrar och 8 trähyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube högskåp 100-3, m/2 täckta dörrar (100), 6 trähyllor, 6 lådor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube skänk 100-1, m/2 täckta dörrar, 2 trähyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube skänk 150-1, m/3 täckta dörrar och 3 trähyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube skänk 150-3, m/2 täckta dörrar och 3 lådor i mitten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube skänk 150-5, m/2 täckta dörrar och 3 trähyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube skänk 200-1, m/2 täckta dörrar och 1 trähylla i mitten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube skänk 200-2, m/2 täckta dörrar och 3 lådor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube skänk 200-3, m/4 täckta dörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cuprinol TÄCKFÄRG Base Clear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0051, 3096 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cuprinol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cuprinol TÄCKFÄRG Base White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0051, 3096 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cuprinol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cuprinol TÄCKLASYR 234 Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0051, 3096 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cuprinol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cuprinol TÄCKLASYR 237 Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0051, 3096 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cuprinol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cuprinol TÄCKLASYR Base Clear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0051, 3096 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cuprinol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cuprinol TÄCKLASYR Base White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0051, 3096 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cuprinol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Danica Organic Cool duvets 135/140x200 cm  </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Danica Organic dyne 135x200 cm   </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Danica Organic Medium duvets 135/140x200 cm  </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Danica Organic Warm duvets 135/140x200 cm  </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Danica økologisk dyne bomuld 90% dun 135x200 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Danica økologisk dyne bomuld 90% dun 135x220 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Danica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dozy moskus baby pude</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dozy moskus babydyne 70x100 cm, sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dozy moskus babydyne 70x100 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dozy moskus junior pude</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dozy moskus juniordyne 100x140 cm, sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dozy moskus juniordyne 100x140 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Droppen Elegance, SuperTäckende Trälasyr vattenbaserad, 4 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/044/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU44 Dekorativa färger, lacker och relaterade produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Droppen Elegance</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowocoat Industrial A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stålvej 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dröm Helmatt Täckfärg Vit/Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0047, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heidehofintie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vantaa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dunpute Hotell 50x70 630g Dux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Epoq Trend Täcksidor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Epoq</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elkjøp Nordic AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nydalsveien 18 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVSTORP täcksida 39x106 beige - 90475249</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0169, 3031 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marknadsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ödåkra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVSTORP täcksida 39x240 beige - 70475250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0169, 3031 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marknadsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ödåkra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVSTORP täcksida 39x86 beige - 50475251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0169, 3031 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marknadsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ödåkra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVSTORP täcksida 62x220 beige - 10475253</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0169, 3031 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marknadsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ödåkra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVSTORP täcksida 62x240 beige - 90475254</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0169, 3031 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marknadsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ödåkra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVSTORP täcksida 62x80 beige - 30475285</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0169, 3031 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marknadsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ödåkra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfort King size pillow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfort Queen size pillow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfy Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfy Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dundyne Luxury 240x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dunpute  Luxury 50x90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dunpute 3-kammer 50x60 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dunpute 3-kammer 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dunpute 50x80 650g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 200x220 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 low/medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x90 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 60x80 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 60x80 medium 530 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 60x80 medium 630 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light dundyne 140x200 384g  </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light Dundyne 150x200 432g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light Dundyne 220x220 690g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light Dundyne 260x220 820g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200 500 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200 700 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200 summer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x220 784 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 150x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 150x210 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 160x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 180x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 200x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 200x220 summer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 210x210 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 240x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 260x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxus Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxus Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 140x200 480g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 150x200 528g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 220x220 840g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 260x220 1000g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x200 550 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x200 570 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 200x220 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x60 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x60 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x70 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x70 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 60x80 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 70x100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury King size duvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Queen size duvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 140x200 624g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 150x200 672g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 220x220 1070g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 260x220 1270g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dunpute 50x70 530g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 150x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 200x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 200x220 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Warm Dundyne 140x200 672g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Warm Dundyne 150x200 720g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Warm Dundyne 220x220 1150g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Warm Dundyne 260x220 1350g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Dux dundyne 140x200 624g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dundyne 200x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dunpute 50x70 høy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dunpute 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dunpute 60x80 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Enviro 2.0 dyner og puter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Enviro 2.0 dyner og puter til hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Enviro Classic / Comfort dyner og puter til hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Enviro Classic dyner og puter til hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Madrassbeskytter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Madrassbeskytter til hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Saga dyner og puter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Saga dyner og puter til hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Scandic dyner og puter til hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Tor dyner og puter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mailman Kontor, förslutning Peel &amp; Seal med fönster (självhäftande kuvert med täckremsa)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kuvert</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bong</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bong Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 516</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristianstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mailman Kontor, förslutning Peel &amp; Seal utan fönster (självhäftande kuvert med täckremsa)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kuvert</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bong</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bong Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 516</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristianstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Masava Täcken och Kuddarvask, 40 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/006/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tvättmedel (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU06 Tvättmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...176 lines deleted...]
-        <x:v>4096 0047, 4096 0027</x:v>
+        <x:v>Masava</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Masava Kemi ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bodøvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svendborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>METOD täcklist vert 220 svartgrå - 60591684</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0171, 3031 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marknadsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ödåkra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>METOD täcklist vert 220 vit - 10244842</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0171, 3031 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marknadsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ödåkra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö PROFESSIONAL HÄFTGRUND SUPERTÄCK </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0003, 3096 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
-[...22 lines deleted...]
-        <x:v>Inomhuslack</x:v>
+        <x:v>Nordsjö Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norsk Dun 90 % andedun hotellpute Medium 50x90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norsk Dun 90 % andedun hotellpute Medium 60x80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norsk Dun 90 % andedun hotellpute Medium 70x100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pure Sleep dyne 140x200cm 480g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pure Sleep dyne 140x220cm 528g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Kiddy Organic babykudde hjärta 40x45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Kiddy Organic babytäcke 67x100 cm extra varmt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Kiddy Organic babytäcke 67x100 cm TOG 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Kiddy Organic juniorkudde 40x45 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Kiddy Organic juniortäcke 100x140 cm extra varmt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Kiddy Organic juniortäcke 100x140 cm TOG 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Cool duvets  135/140x200 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Cool duvets 135/140x200 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care dundyne lun 140x200 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care dundyne lun 140x220 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care dundyne lun 200x220 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care dundyne lun 240x220 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care duntäcke medium 150x210 cm </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care duntäcke medium 220x220 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care kudde medium 50x60 cm </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care kudde medium 50x70 cm </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 135x200 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 135x200 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 155x220 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 240x220 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 240x220 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 40x80 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 50x70 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium 80x80 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium duvets 135/140x200 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Medium duvets 135/140x200 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pillow High 50x70 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pillow High 50x70 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pillow Low 50x70 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pillow Low 50x70 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pillow Medium 50x70 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pillow Medium 50x70 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care pude mellem 60x63 cm </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Warm 135x200 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Warm 135x200 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Warm 240x220 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Warm duvets 135/140x200 cm Duck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RD Organic Care Warm duvets 135/140x200 cm Goose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ringsted Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-chamber pillow 50x60 cm Firm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-chamber pillow 50x60 cm Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-chamber pillow 50x60 cm Soft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-chamber pillow 50x70 cm Soft</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-chamber pillow 60x63 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-kammer pude 50x70 cm Firm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-kammer pude 50x70 cm Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-lags pude, høj, 60x63 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-lags pude, lav, 60x63 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ 3-lags pude, mellem, 60x63 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 140x200, medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 150x210 cm, light</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 150x210 cm, medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 150x210 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 200x220 cm, light</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 200x220 cm, medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 200x220 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 240x220 cm, light</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 240x220 cm, medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 240x220 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 260x240 cm, light</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 260x240 cm, medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ down quilt 260x240 cm, varm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne 200x220 cm, ekstra sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne 200x220 cm, lun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne 200x220 cm, sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne 240x220 cm, lun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x200 cm, ekstra sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x200 cm, lun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x200 cm, sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x220 cm, ekstra sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x220 cm, lun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ dyne, 140x220 cm, sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SAMSØ feeler 50x50 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 100x130 Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 100x130 Sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 100x140 Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 100x140 Sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 65x80 Sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 70x80 Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 70x80 Sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 80x100 Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dundyne 80x100 Sval</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dunpute 28x25 Lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dunpute 28x35 Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dunpute 35x40 Lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dunpute 35x40 Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dunpute 38x55 Lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dunpute 38x55 Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dunpute 40x60 Lav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stay Happy Dunpute 40x60 Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stena Bygg, Flerbostadshus, Kv. 7 Vega Midskeppet (Täckåker 1:245)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0166</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flerbostadshus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 Nya byggnader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stena Bygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stena Fastigheter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värmlandsgatan 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 2 Takvit S0500 10 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...22 lines deleted...]
-        <x:v>Utomhusfärg</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 2 Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...22 lines deleted...]
-        <x:v>Utomhusfärg</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 20 Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...182 lines deleted...]
-        <x:v>Utomhusfärg</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 20 Bas D</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...16 lines deleted...]
-        <x:v>4096 0001, 4096 0027</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 20 Bruten Vit 0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...16 lines deleted...]
-        <x:v>4096 0001, 4096 0027</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 20 Plus Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/044/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU44 Dekorativa färger, lacker och relaterade produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 20 Plus Bas B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/044/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU44 Dekorativa färger, lacker och relaterade produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 20 Plus Bas D</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/044/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU44 Dekorativa färger, lacker och relaterade produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 20 Plus Vit S0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/044/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU44 Dekorativa färger, lacker och relaterade produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 20 Vit S0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...16 lines deleted...]
-        <x:v>4096 0001, 4096 0027</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 5 Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...16 lines deleted...]
-        <x:v>4096 0001, 4096 0027</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 5 Bas D</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...16 lines deleted...]
-        <x:v>4096 0001, 4096 0027</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 5 Bruten Vit 0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...16 lines deleted...]
-        <x:v>4096 0001, 4096 0027</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 5 Nespri Bas Vit 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...16 lines deleted...]
-        <x:v>4096 0001, 4096 0027</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 5 Varmvit S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...16 lines deleted...]
-        <x:v>4096 0001, 4096 0027</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 5 Vit S0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...16 lines deleted...]
-        <x:v>4096 0001, 4096 0027</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 7 Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...16 lines deleted...]
-        <x:v>4096 0001, 4096 0027</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 7 Bas D</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...16 lines deleted...]
-        <x:v>4096 0001, 4096 0027</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 7 Bruten Vit 0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...16 lines deleted...]
-        <x:v>4096 0001, 4096 0027</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 7 Plus Bas A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/044/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU44 Dekorativa färger, lacker och relaterade produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 7 Plus Bas B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/044/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU44 Dekorativa färger, lacker och relaterade produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 7 Plus Bas D</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/044/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU44 Dekorativa färger, lacker och relaterade produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 7 Plus Vit S0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/044/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU44 Dekorativa färger, lacker och relaterade produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 7 Varmvit S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...16 lines deleted...]
-        <x:v>4096 0001, 4096 0027</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck 7 Vit S0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...16 lines deleted...]
-        <x:v>4096 0001, 4096 0027</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck Grund Bas D</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...16 lines deleted...]
-        <x:v>4096 0001, 4096 0027</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Supertäck Grund Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0021</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Alcro</x:v>
-[...3126 lines deleted...]
-        <x:v>Skåp och skänk</x:v>
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURIFORM Dyne 140x200cm 480g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TURIFORM Dyne 140x220cm 528g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VALLSTENA täcksida 39x100 vit - 80596586</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0169, 3031 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Helland</x:v>
-[...22 lines deleted...]
-        <x:v>Skåp och skänk</x:v>
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marknadsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ödåkra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VALLSTENA täcksida 39x240 vit - 60596587</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0169, 3031 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Helland</x:v>
-[...22 lines deleted...]
-        <x:v>Skåp och skänk</x:v>
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marknadsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ödåkra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VALLSTENA täcksida 39x80 vit - 40596588</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0169, 3031 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Helland</x:v>
-[...22 lines deleted...]
-        <x:v>Skåp och skänk</x:v>
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marknadsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ödåkra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VALLSTENA täcksida 62x220 vit - 80596591</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0169, 3031 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Helland</x:v>
-[...22 lines deleted...]
-        <x:v>Skåp och skänk</x:v>
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marknadsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ödåkra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VALLSTENA täcksida 62x240 vit - 40596593</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0169, 3031 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Helland</x:v>
-[...22 lines deleted...]
-        <x:v>Skåp och skänk</x:v>
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IKEA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marknadsvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ödåkra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VALLSTENA täcksida 62x80 vit - 20596594</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0169, 3031 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Helland</x:v>
-[...1918 lines deleted...]
-      <x:c t="str">
         <x:v>IKEA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>IKEA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marknadsvägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ödåkra</x:v>
-      </x:c>
-[...8510 lines deleted...]
-        <x:v>Rødovre</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>