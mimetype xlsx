--- v1 (2026-03-24)
+++ v2 (2026-05-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R907ddb7ccdfb4a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf716205c315f4f64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R3b1323dd48674a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R3cff22686d664e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b1323dd48674a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3cff22686d664e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">