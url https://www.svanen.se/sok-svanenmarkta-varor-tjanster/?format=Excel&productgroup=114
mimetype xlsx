--- v2 (2026-05-15)
+++ v3 (2026-07-17)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf716205c315f4f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1e3af34e5e409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R3cff22686d664e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R0adda898b92540ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3cff22686d664e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0adda898b92540ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">