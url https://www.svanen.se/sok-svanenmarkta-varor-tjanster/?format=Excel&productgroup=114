--- v3 (2026-07-17)
+++ v4 (2026-09-16)
@@ -1,118 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1e3af34e5e409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c7d4a1254e42e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R0adda898b92540ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R77d1de31d2dd4f64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0adda898b92540ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R77d1de31d2dd4f64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MEDITE EXTERIOR</x:v>
+        <x:v>MEDITE TRICOYA EXTREME (MTX)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2114 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MDF-skivor för utomhusbruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>114 Utomhuspaneler och fasadbeklädnader</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE Europe DAC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Redmondstown, Clonmel, Co.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tipperary</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MEDITE TRICOYA EXTREME (MTX)</x:v>
+        <x:v>MEDITE EXTERIOR</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2114 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MDF-skivor för utomhusbruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>114 Utomhuspaneler och fasadbeklädnader</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MEDITE Europe DAC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Redmondstown, Clonmel, Co.</x:v>
       </x:c>