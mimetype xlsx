--- v0 (2026-02-12)
+++ v1 (2026-05-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fa3851591a4f7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ee4a361dcb4a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Produkter" sheetId="1" r:id="R291ab88ed7b84248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rd40d5f6f6d3f487b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R291ab88ed7b84248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd40d5f6f6d3f487b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
@@ -68,83 +68,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Tvätthall för bilar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>074 Tvätthallar för transportmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Borås Biltvätt AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Trandögatan 20</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BORÅS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fordonstvätt: Personbilstvätt (roll over) med Alaska Bio</x:v>
+        <x:v>Fordonstvätt: Personbilstvätt (tvättgata) med Alaska Bio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3074 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tvättsystem för tvätthallar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>074 Tvätthallar för transportmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Prowash Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Knarrarnäsgatan 9</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kista</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fordonstvätt: Personbilstvätt (tvättgata) med Alaska Bio</x:v>
+        <x:v>Fordonstvätt: Personbilstvätt (roll over) med Alaska Bio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3074 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tvättsystem för tvätthallar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>074 Tvätthallar för transportmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Prowash Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Knarrarnäsgatan 9</x:v>
       </x:c>