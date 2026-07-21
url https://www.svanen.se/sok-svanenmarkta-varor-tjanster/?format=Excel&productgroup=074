--- v1 (2026-05-15)
+++ v2 (2026-07-21)
@@ -1,150 +1,342 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ee4a361dcb4a52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e1952cbc0341c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rd40d5f6f6d3f487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R764a9893af604e0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd40d5f6f6d3f487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R764a9893af604e0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fordonstvätt: Tage Rejmes i Linköping Bil AB / Linköping</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3074 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tvätthall för bilar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>074 Tvätthallar för transportmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tage Rejmes i Linköping Bil AB Linköping</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vigfastgatan1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fordonstvätt: Maxi Biltvätt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3074 0089</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tvätthall för bilar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>074 Tvätthallar för transportmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Borås Biltvätt AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Trandögatan 20</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BORÅS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fordonstvätt: Tage Rejmes i Linköping Bil AB / Åtvidaberg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3074 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tvätthall för bilar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>074 Tvätthallar för transportmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rejmes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tage Rejmes i Linköping Bil AB Åtvidaberg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästängsvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åtvidaberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fordonstvätt: Tage Rejmes i Norrköping Bil AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3074 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tvätthall för bilar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>074 Tvätthallar för transportmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tage Rejmes i Norrköping Bil AB Norrköping</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lindövägen 60</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norrköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fordonstvätt: Tage Rejmes i Norrköping Bil AB / Finspång</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3074 0229</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tvätthall för bilar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>074 Tvätthallar för transportmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tage Rejmes i Norrköping Bil AB Finspång</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norrköpingsvägen 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finspång</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fordonstvätt: Tage Rejmes i Linköping Bil AB / Mjölby</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3074 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tvätthall för bilar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>074 Tvätthallar för transportmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rejmes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tage Rejmes i Linköping Bil AB Mjölby</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kungsvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mjölby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fordonstvätt: Tage Rejmes i Linköping / Tornby</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3074 0306</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tvätthall för bilar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>074 Tvätthallar för transportmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tage Rejmes i Linköping Bil AB Tornby</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svedengatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fordonstvätt: Personbilstvätt (roll over) med Alaska Bio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3074 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tvättsystem för tvätthallar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>074 Tvätthallar för transportmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prowash Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Knarrarnäsgatan 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fordonstvätt: Personbilstvätt (tvättgata) med Alaska Bio</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Fordonstvätt: Personbilstvätt (roll over) med Alaska Bio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3074 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tvättsystem för tvätthallar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>074 Tvätthallar för transportmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Prowash Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Knarrarnäsgatan 9</x:v>
       </x:c>