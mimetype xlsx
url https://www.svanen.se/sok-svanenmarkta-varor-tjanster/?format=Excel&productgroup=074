--- v2 (2026-07-21)
+++ v3 (2026-09-08)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e1952cbc0341c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223810a4f00c4e27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R764a9893af604e0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Ra263ffe451d840a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R764a9893af604e0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra263ffe451d840a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fordonstvätt: Tage Rejmes i Linköping Bil AB / Åtvidaberg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3074 0101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tvätthall för bilar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>074 Tvätthallar för transportmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rejmes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tage Rejmes i Linköping Bil AB Åtvidaberg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästängsvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åtvidaberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fordonstvätt: Tage Rejmes i Linköping Bil AB / Linköping</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3074 0006</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tvätthall för bilar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>074 Tvätthallar för transportmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Tage Rejmes i Linköping Bil AB Linköping</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vigfastgatan1</x:v>
@@ -100,78 +132,110 @@
       </x:c>
       <x:c t="str">
         <x:v>Tvätthall för bilar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>074 Tvätthallar för transportmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Borås Biltvätt AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Trandögatan 20</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BORÅS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fordonstvätt: Tage Rejmes i Linköping Bil AB / Åtvidaberg</x:v>
-[...2 lines deleted...]
-        <x:v>3074 0101</x:v>
+        <x:v>Fordonstvätt: Tage Rejmes i Linköping Bil AB / Mjölby</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3074 0027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tvätthall för bilar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>074 Tvätthallar för transportmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rejmes</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Tage Rejmes i Linköping Bil AB Åtvidaberg</x:v>
-[...5 lines deleted...]
-        <x:v>Åtvidaberg</x:v>
+        <x:v>Tage Rejmes i Linköping Bil AB Mjölby</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kungsvägen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mjölby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fordonstvätt: Tage Rejmes i Linköping / Tornby</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3074 0306</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tvätthall för bilar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>074 Tvätthallar för transportmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tage Rejmes i Linköping Bil AB Tornby</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svedengatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Fordonstvätt: Tage Rejmes i Norrköping Bil AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3074 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tvätthall för bilar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>074 Tvätthallar för transportmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
@@ -192,114 +256,50 @@
         <x:v>3074 0229</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tvätthall för bilar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>074 Tvätthallar för transportmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Tage Rejmes i Norrköping Bil AB Finspång</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norrköpingsvägen 28</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finspång</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Linköping</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Fordonstvätt: Personbilstvätt (roll over) med Alaska Bio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3074 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tvättsystem för tvätthallar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>074 Tvätthallar för transportmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">