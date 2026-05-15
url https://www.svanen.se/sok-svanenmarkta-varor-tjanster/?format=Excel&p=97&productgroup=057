--- v0 (2026-03-09)
+++ v1 (2026-05-15)
@@ -1,118 +1,310 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247af3b9d3ad43cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ecc37f2db94e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rb3a0121b1a694800"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rfed6f402e3234f1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb3a0121b1a694800" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfed6f402e3234f1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Creall Eco color Cyclamen 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall Eco color White 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall Eco color pink 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Dark red, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Light red, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Mid green, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Creall® Eco color Primary blue, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Creall Eco color White 500ml</x:v>
+        <x:v>Creall® Eco color Primary yellow, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
@@ -132,1434 +324,1946 @@
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml violet (70642244)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml primary blue (70642255)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml green (70642264)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>PANDURO READY MIX TEMPERA 250ml purple (807751)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>PANDURO READY MIX TEMPERA 250ml primary blue (807752)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PANDURO READY MIX TEMPERA 250ml black (807756)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Creall® Eco color Peach, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Creall Eco color grey 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Black, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Dark blue, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Dark brown, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Dark green, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Dark yellow, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Creall® Eco color Light brown, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Creall® Eco color Light green, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Light yellow, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Ochre, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Orange, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Primary red, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Royal blue, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Turquoise, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Creall® Eco color Violet, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Creall® Eco color Dark brown, 500 ml</x:v>
-[...17 lines deleted...]
-        <x:v>Creall</x:v>
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml white (70642201)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml primary yellow (70642215)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml beige (70642229)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml red (70642234)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml primary red (70642235)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Creall Eco color grey 500ml</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml dark blue (70642254)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Creall® Eco color Ochre, 500 ml</x:v>
-[...49 lines deleted...]
-        <x:v>Creall</x:v>
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml brown (70642274)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml black (70642284)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PANDURO READY MIX TEMPERA 250ml primary red (807749)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PANDURO READY MIX TEMPERA 250ml hot pink (807750)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PANDURO READY MIX TEMPERA 250ml turquoise (807753)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>PANDURO READY MIX TEMPERA 250ml green (807754)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PANDURO READY MIX TEMPERA 250ml black (807756)</x:v>
+        <x:v>PANDURO READY MIX TEMPERA 250ml brown (807755)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Creall® Eco color Light yellow, 500 ml</x:v>
-[...31 lines deleted...]
-        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml red (70642234)</x:v>
+        <x:v>PANDURO READY MIX TEMPERA 250ml white (807746)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>PANDURO READY MIX TEMPERA 250ml primary yellow (807747)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>PANDURO READY MIX TEMPERA 250ml orange (807748)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Creall® Eco color Turquoise, 500 ml</x:v>
-[...890 lines deleted...]
-        <x:v>AH Ermelo</x:v>
+        <x:v>Penol 0700 Permanent Marker 1.5 mm Fine Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Märkpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 0700 Permanent Marker 1.5 mm Fine Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Märkpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 0750 Permanent Marker 2-5 mm Medium Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Märkpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 0750 Permanent Marker 2-5 mm Medium Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Märkpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 0750 Permanent Marker 2-5 mm Medium Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Märkpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 0750 Permanent Marker 2-5 mm Medium Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Märkpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 0700 Permanent Marker 1.5 mm Fine Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Märkpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 0700 Permanent Marker 1.5 mm Fine Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Märkpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 0700 Permanent Marker 1.5 mm Fine 4 PCS (Black, Red, Blue, Green)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Märkpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 0750 Permanent Marker 2-5 mm Medium 4 PCS (Black, Red, Blue, Green)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Märkpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboardpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboardpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboardpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard Markers 1.5 mm Fine 10 Colours</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboardpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard Markers 2-5 mm Medium 10 Colours</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboardpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboardpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboardpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboardpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboardpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboardpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard Markers 1.5 mm Fine 4 Colours</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboardpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 850 Whiteboard Markers 2-5 mm Medium 4 Colours</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboardpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>