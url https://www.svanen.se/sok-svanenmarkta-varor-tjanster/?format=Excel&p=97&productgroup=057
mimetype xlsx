--- v1 (2026-05-15)
+++ v2 (2026-07-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ecc37f2db94e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24181970344f4e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rfed6f402e3234f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Ra1d56eb056944a11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfed6f402e3234f1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1d56eb056944a11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
@@ -516,50 +516,146 @@
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Purple, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Green, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Orange, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Creall® Eco color Peach, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
@@ -1536,50 +1632,658 @@
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Black, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Red, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  White, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Blue, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Yellow, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Extra Recycle, svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Extra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Extra Recycle, grå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Extra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Recycle, vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Recycle, grå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Extra Recycle gul</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Extra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Extra Recycle, vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Extra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Recycle, svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Extra Recycle blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Extra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Extra Recycle grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Extra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Extra Recycle röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Extra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Recycle gul</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Recycle blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Recycle grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Recycle röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Penol 0700 Permanent Marker 1.5 mm Fine Black</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Märkpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">