--- v2 (2026-07-18)
+++ v3 (2026-09-14)
@@ -1,85 +1,277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24181970344f4e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3fee8a9d4d64042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Ra1d56eb056944a11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Re4c7164554b64aa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1d56eb056944a11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4c7164554b64aa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Purple, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Green, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Orange, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY TEXTILE PAINT 500ml orange</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY TEXTILE PAINT 500ml yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY TEXTILE PAINT 500ml brown</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Creall Eco color Cyclamen 500ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
@@ -516,115 +708,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Creativ Company Finger Paint  Purple, 500ml</x:v>
-[...63 lines deleted...]
-        <x:v>Creativ Company Finger Paint  Orange, 500ml</x:v>
+        <x:v>PANDURO READY MIX TEMPERA 250 ml dark red (807749)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
@@ -644,50 +772,370 @@
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Black, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Red, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  White, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Blue, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Yellow, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY TEXTILE PAINT 500ml white</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY TEXTILE PAINT 500ml blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY TEXTILE PAINT 500ml green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY TEXTILE PAINT 500ml red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY TEXTILE PAINT 500ml black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Creall Eco color grey 500ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
@@ -1380,51 +1828,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PANDURO READY MIX TEMPERA 250ml primary red (807749)</x:v>
+        <x:v>PANDURO READY MIX TEMPERA 250ml primary red (220826)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
@@ -1636,210 +2084,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Creativ Company Finger Paint  Black, 500ml</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Extra Recycle, svart</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kulspetspenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Extra Recycle</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Addbrand Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 134</x:v>
@@ -2884,83 +3172,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Whiteboardpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Penol 850 Whiteboard Markers 2-5 mm Medium 4 Colours</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboardpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Penol 800 Whiteboard Markers 1.5 mm Fine 4 Colours</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Penol 850 Whiteboard Markers 2-5 mm Medium 4 Colours</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Whiteboardpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>