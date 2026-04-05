--- v0 (2026-01-24)
+++ v1 (2026-04-05)
@@ -1,438 +1,2454 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29c200e2cd74a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0488860a0446469f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Produkter" sheetId="1" r:id="R573ad7b914574e39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R01cedd0c9a0d4451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R573ad7b914574e39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R01cedd0c9a0d4451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Ara sengesett ubleket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 140 x 200 x 8 cm Stone Grey/Calm Envelope sheet 140 x 200 x 8 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 200 cm Yellow/Whisper Bed linen 140 x 200 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Purple/Bed linen 200x220 Ray Purple</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya pillowcase white, beige, light blue, bright pink, muted lime</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 140 x 200 x 8 cm Offwhite/Calm Envelope sheet 140 x 200 x 8 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj NO 140 x 200 cm Sky Blue/Echo Bed linen NO 140 x 200 cm Sky Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm Offwhite/Calm Envelope sheet 180 x 200 x 8 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 180 x 200 x 30 cm Stone Grey/Calm Box sheet 180 x 200 x 30 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 90 x 210 x 8 cm White/Calm Envelope sheet 90 x 210 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 90 x 200 x 30 cm Stone Grey/Calm Box sheet 90 x 200 x 30 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm Taupe/Calm Envelope sheet 180 x 200 x 8 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 180 x 200 x 30 cm Offwhite/Calm Box sheet 180 x 200 x 30 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Fladt lagen 240 x 260 cm White/Calm Flat sheet 240 x 260 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj 140 x 200 cm Cloud grey/Ray Bed linen 140 x 200 cm Cloud grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 90 x 200 x 30 cm White/Calm Box sheet 90 x 200 x 30 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj NO 140x200 Ray Purple/Bed linen NO 140x200 Ray Purple</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Yellow/Bed linen 200x220 Ray Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Offwhite/Calm Pillowcase 60 x 63 cm 2 pcs Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Calm Kuvertlagen 140 x 210 x 8 cm White/Calm Envelope sheet 140 x 210 x 8 cm White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Taupe/Calm Pillowcase 60 x 63 cm 2 pcs Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 220 cm Yellow/Whisper Bed linen 140 x 220 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm Offwhite/Calm Envelope sheet 90 x 200 x 8 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 140 x 200 x 30 cm Offwhite/Calm Box sheet 140 x 200 x 30 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj NO 140 x 200 cm Cloud grey/Ray Bed linen NO 140 x 200 cm Cloud grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 220 cm Beige/Whisper Bed linen 140 x 220 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 200 cm Taupe/Tiles Bed linen 140 x 200 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tulip Sengetøj 140 x 200 cm Royal Blue/Tulip Bed linen 140 x 200 cm Royal Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm White/Calm Envelope sheet 90 x 200 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tulip Sengetøj 140 x 200 cm Yellow/Tulip Bed linen 140 x 200 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya pillowcase chocolate brown, mole, red, warm pink, dark brown</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 220 cm Rose/Echo Bed linen 140 x 220 cm Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Ray Purple/Bed linen 140x200 Ray Purple</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Calm Boxlagen 140 x 200 x 30 cm Taupe/Calm Box sheet 140 x 200 x 30 cm Taupe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Echo Sengetøj 140 x 220 cm Rose/Echo Bed linen 140 x 220 cm Rose</x:v>
-[...159 lines deleted...]
-        <x:v>Frøya pillowcase chocolate brown, mole, red, warm pink, dark brown</x:v>
+        <x:v>Tiles Sengetøj 140 x 200 cm Light blue/Tiles Bed linen 140 x 200 cm Linen blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x220 Ray Purple/Bed linen 140x220 Ray Purple</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 200 cm Sky Blue/Echo Bed linen 140 x 200 cm Sky Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm Stone Grey/Calm Envelope sheet 180 x 200 x 8 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 220 cm Sky Blue/Echo Bed linen 140 x 220 cm Sky Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tulip Sengetøj 140 x 220 cm Yellow/Tulip Bed linen 140 x 220 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya sheet beige, light blue, bright pink, muted lime, muted black, warm pink</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sengetøj 140x200 Ray Purple/Bed linen 140x200 Ray Purple</x:v>
-[...95 lines deleted...]
-        <x:v>Sengetøj 200x220 Ray Purple/Bed linen 200x220 Ray Purple</x:v>
+        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm Stone Grey/Calm Envelope sheet 90 x 200 x 8 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tulip Sengetøj 140 x 220 cm Royal Blue/Tulip Bed linen 140 x 220 cm Royal Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj 140 x 220 cm Beige/Ray Bed linen 140 x 220 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj NO 140 x 200 cm Beige/Echo Bed linen NO 140 x 200 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj NO 140 x 200 cm Rose/Echo Bed linen NO 140 x 200 cm Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya sheet chocolate brown, mole, dark brown</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 200 cm Beige/Echo Bed linen 140 x 200 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Hvid/Calm Pillowcase 60 x 63 cm 2 pcs White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 200 cm Rose/Echo Bed linen 140 x 200 cm Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 140 x 200 x 30 cm White/Calm Box sheet 140 x 200 x 30 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 180 x 200 x 30 cm White/Calm Box sheet 180 x 200 x 30 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 200 cm Yellow/Echo Bed linen 140 x 200 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 220 cm Ink blue/Tiles Bed linen 140 x 220 cm Ink blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya set dämpad grön, olivengrön, karamellbrun, dus denimblå, dämpad blå, vårgrön, lavendel, dus rosa, dämpad svart, varm rosa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya sheet muted green, olive green, caramel brown, dusty denim blue, muted blue, spring green, lavender, dusty pink</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Grå/Calm Pillowcase 60 x 63 cm 2 pcs Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm White/Calm Envelope sheet 180 x 200 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 200 cm Beige/Whisper Bed linen 140 x 200 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 220 cm Beige/Echo Bed linen 140 x 220 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Cloud grey/Bed linen 200x220 Ray Cloud grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Beige/Bed linen 200x220 Ray Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 220 cm Taupe/Tiles Bed linen 140 x 220 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Ray Yellow/Bed linen 140x200 Ray Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 200 cm Stone Grey/Whisper Bed linen 140 x 200 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj NO 140 x 200 cm Beige/Ray Bed linen NO 140 x 200 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 180 x 200 x 30 cm Taupe/Calm Box sheet 180 x 200 x 30 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya set chokladbrun, muldvarp, mörkbrun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Fladt lagen 150 x 250 cm White/Calm Flat sheet 150 x 250 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 220 cm Yellow/Echo Bed linen 140 x 220 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 140 x 200 x 30 cm Stone Grey/Calm Box sheet 140 x 200 x 30 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj 140 x 200 cm Beige/Ray Bed linen 140 x 200 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 200 cm Ink blue/Tiles Bed linen 140 x 200 cm Ink blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 200 cm White/Whisper Bed linen 140 x 200 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Ray Ocean Blue/Bed linen 140x200 Ray Ocean Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
@@ -452,3571 +2468,4339 @@
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ray Sengetøj 140 x 200 cm Beige/Ray Bed linen 140 x 200 cm Beige</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Whisper Sengetøj 140 x 220 cm Stone Grey/Whisper Bed linen 140 x 220 cm Stone Grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Echo Sengetøj 140 x 220 cm Beige/Echo Bed linen 140 x 220 cm Beige</x:v>
-[...31 lines deleted...]
-        <x:v>Frøya sheet muted green, olive green, caramel brown, dusty denim blue, muted blue, spring green, lavender, dusty pink</x:v>
+        <x:v>Frøya pillowcase muted green, olive green, caramel brown, dusty denim blue, muted blue, spring green, lavender, dusty pink, muted black, warm pink</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Frøya set dämpad grön, olivengrön, karamellbrun, dus denimblå, dämpad blå, vårgrön, lavendel, dus rosa, dämpad svart, varm rosa</x:v>
+        <x:v>Calm Kuvertlagen 140 x 200 x 8 cm Taupe/Calm Envelope sheet 140 x 200 x 8 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm Taupe/Calm Envelope sheet 90 x 200 x 8 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 90 x 200 x 30 cm Taupe/Calm Box sheet 90 x 200 x 30 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x220 Ray Ocean Blue/Bed linen 140x220 Ray Ocean Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 90 x 200 x 30 cm Offwhite/Calm Box sheet 90 x 200 x 30 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj 140 x 220 cm Cloud grey/Ray Bed linen 140 x 220 cm Cloud grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Ocean Blue/Bed linen 200x220 Ray Ocean Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya set vit, beige, ljus blå, klarrosa, dämpad lime</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sengetøj 200x220 Ray Cloud grey/Bed linen 200x220 Ray Cloud grey</x:v>
-[...63 lines deleted...]
-        <x:v>Ara sengesett ubleket</x:v>
+        <x:v>Calm Kuvertlagen 180 x 210 x 8 cm White/Calm Envelope sheet 180 x 210 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 220 cm White/Whisper Bed linen 140 x 220 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj NO 140x200 Ray Yellow/Bed linen NO 140x200 Ray Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 140 x 200 x 8 cm White/Calm Envelope sheet 140 x 200 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj NO 140x200 Ray Ocean Blue/Bed linen NO 140x200 Ray Ocean Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Happiness set grön, rosa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sängkläder</x:v>
+        <x:v>Sängkläder för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Calm Boxlagen 180 x 200 x 30 cm Offwhite/Calm Box sheet 180 x 200 x 30 cm Offwhite</x:v>
-[...159 lines deleted...]
-        <x:v>Frøya set vit, beige, ljus blå, klarrosa, dämpad lime</x:v>
+        <x:v>Rex set elfenben</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sängkläder</x:v>
+        <x:v>Sängkläder för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Frøya sheet beige, light blue, bright pink, muted lime, muted black, warm pink</x:v>
+        <x:v>Kira set varm rosa, grön</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sängkläder</x:v>
+        <x:v>Sängkläder för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Calm Boxlagen 90 x 200 x 30 cm Taupe/Calm Box sheet 90 x 200 x 30 cm Taupe</x:v>
-[...383 lines deleted...]
-        <x:v>Frøya pillowcase muted green, olive green, caramel brown, dusty denim blue, muted blue, spring green, lavender, dusty pink, muted black, warm pink</x:v>
+        <x:v>Fina set rosa, beige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sängkläder</x:v>
+        <x:v>Sängkläder för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sengetøj 140x200 Ray Yellow/Bed linen 140x200 Ray Yellow</x:v>
-[...639 lines deleted...]
-        <x:v>Frøya set chokladbrun, muldvarp, mörkbrun</x:v>
+        <x:v>Skogsnatt set beige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sängkläder</x:v>
+        <x:v>Sängkläder för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Frøya pillowcase white, beige, light blue, bright pink, muted lime</x:v>
+        <x:v>RS5701 Påslakan 90X125 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5705 Babylakan 80X120 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5015 Påslakan 150X230 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5018 Britslakan 80x225x30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5016 Lakan 165x290 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5704 Barnlakan 110x170 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5019 Bariatrislakan 230x310 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5024 Örngott 55X75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5025 Örngott 40X55 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5702 Påslakan 79X90 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde XXL, 70x100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde låg, 50x60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde hög, 50x60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde medium, 50x60 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde lång, 50x90 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anemon kudde XL, 65x90 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3112 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värnamo Sängkläder AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VÄRNAMO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Scandic dyner og puter til hotell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sängkläder</x:v>
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ray Sengetøj NO 140 x 200 cm Cloud grey/Ray Bed linen NO 140 x 200 cm Cloud grey</x:v>
-[...735 lines deleted...]
-        <x:v>Frøya sheet chocolate brown, mole, dark brown</x:v>
+        <x:v>Høie Enviro 2.0 dyner og puter til hotell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sängkläder</x:v>
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Happiness set grön, rosa</x:v>
+        <x:v>Høie Madrassbeskytter til hotell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sängkläder för barn</x:v>
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fina set rosa, beige</x:v>
+        <x:v>Hotel Ultra Luxury Dundyne 200x220 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Warm Dundyne 260x220 1350g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dundyne 200x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Saga dyner og puter til hotell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sängkläder för barn</x:v>
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rex set elfenben</x:v>
+        <x:v>Hotel Extra High Luxury Dunpute 60x80 medium 530 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dunpute 3-kammer 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 140x200 624g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 180x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200 700 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 200x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dundyne Luxury 240x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x70 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfy Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 260x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury King size duvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Warm Dundyne 220x220 1150g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfort Queen size pillow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x200 550 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x70 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Warm Dundyne 140x200 672g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 240x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dunpute 50x70 høy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norsk Dun 90 % andedun hotellpute Medium 70x100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light Dundyne 260x220 820g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light Dundyne 150x200 432g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 150x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Enviro Classic / Comfort dyner og puter til hotell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sängkläder för barn</x:v>
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kira set varm rosa, grön</x:v>
+        <x:v>Hotel Luxury Dunpute 50x60 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dunpute 60x80 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxus Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x60 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 60x80 medium 630 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 220x220 840g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 220x220 1070g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Princess Dunpute 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x200 570 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200 500 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Queen size duvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dunpute Hotell 50x70 630g Dux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 low/medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norsk Dun 90 % andedun hotellpute Medium 60x80</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 210x210 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 140x200 480g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 60x80 high</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 260x220 1270g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 160x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 200x220 summer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 200x220 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 150x210 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light dundyne 140x200 384g  </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 150x200 528g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 150x210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dunpute 50x70 530g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Norsk Dun 90 % andedun hotellpute Medium 50x90</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x60 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 50x70 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxus Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Medium Dundyne 150x200 672g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell Dux dundyne 140x200 624g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Høie Enviro Classic dyner og puter til hotell</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sängkläder för barn</x:v>
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Skogsnatt set beige</x:v>
-[...895 lines deleted...]
-        <x:v>Hotel Medium Dunpute 50x70 530g </x:v>
+        <x:v>Hotel Warm Dundyne 150x200 720g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x70 low</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 50x90 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Light Dundyne 220x220 690g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Dunpute 3-kammer 50x60 medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 200x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Luxury Dundyne 150x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 220x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dundyne 140x220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Luxury Dunpute 70x100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Light Dundyne 260x220 1000g </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Ultra Extreme Luxury Dundyne 140x200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x200 summer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra Luxury Dundyne 140x220 784 g</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Extra High Luxury Dunpute 60x80 </x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
@@ -4036,2739 +6820,147 @@
       </x:c>
       <x:c t="str">
         <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Norsk Dun 90 % andedun hotellpute Medium 60x80</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Hotel Comfort King size pillow</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hotel Extra High Luxury Dundyne 140x220</x:v>
-[...1407 lines deleted...]
-        <x:v>Hotel Extra Light Dundyne 220x220 690g </x:v>
+        <x:v>Hotel Luxury Dundyne 200x220 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotel Comfy Dundyne 150x210</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mysen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Hotel Dunpute  Luxury 50x90</x:v>
-      </x:c>
-[...1182 lines deleted...]
-        <x:v>Hotell Princess Dunpute 50x70 medium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Täcken och kuddar hotell/vårdinrättningar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norvigroup Norsk Dun AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 4</x:v>
       </x:c>