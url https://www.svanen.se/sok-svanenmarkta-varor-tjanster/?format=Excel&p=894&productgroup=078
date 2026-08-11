--- v0 (2026-06-21)
+++ v1 (2026-08-11)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc0c2b4042244aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re99d0f0c00b7455d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R69ebe706ee794fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rdffbb01aa6314225"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69ebe706ee794fd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdffbb01aa6314225" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
@@ -1188,50 +1188,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Vedkamin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>078 Slutna eldstäder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Morsø</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Morsø Jernstøberi A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Furvej 6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing M</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Morsø 6148</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5078 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vedkamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>078 Slutna eldstäder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Morsø</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Morsø Jernstøberi A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Furvej 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing M</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Morsø 8243</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5078 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vedkamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>078 Slutna eldstäder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Morsø</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Morsø Jernstøberi A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Furvej 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing M</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Morsø 7443</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5078 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vedkamin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>078 Slutna eldstäder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Morsø</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Morsø Jernstøberi A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Furvej 6</x:v>
@@ -1445,114 +1509,50 @@
       <x:c t="str">
         <x:v>Vedkamin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>078 Slutna eldstäder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Morsø</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Morsø Jernstøberi A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Furvej 6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nykøbing M</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Morsø 1412</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Morsø 8243</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5078 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vedkamin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>078 Slutna eldstäder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Morsø</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Morsø Jernstøberi A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Furvej 6</x:v>
       </x:c>