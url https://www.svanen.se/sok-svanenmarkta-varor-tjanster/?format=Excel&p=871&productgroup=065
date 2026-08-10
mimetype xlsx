--- v0 (2026-06-21)
+++ v1 (2026-08-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3025a375ab24598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6da3f0d3a4a4934" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rad23e6d19fba4cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R6130aedf3492425a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad23e6d19fba4cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6130aedf3492425a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
@@ -1124,50 +1124,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Industriellt rengörings- och avfettningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>065 Industriella rengörings- och avfettningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turtle Wax</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biokleen Miljökemi AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 175</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vaggeryd</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Kiilto Pro Parts Cleaner, 1000 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4065 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriellt rengörings- och avfettningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>065 Industriella rengörings- och avfettningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kiilto Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KiiltoClean Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tampere</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>PLS Stengrund Golvrent, 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3065 0024</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industriellt rengörings- och avfettningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>065 Industriella rengörings- och avfettningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PLS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
@@ -1440,82 +1472,50 @@
         <x:v>3065 0020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industriellt rengörings- och avfettningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>065 Industriella rengörings- och avfettningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WashTec</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AUWA-Chemie GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Argonstr. 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Augsburg</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Tampere</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Strovels Alfanol HD Grön, 25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3065 0022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industriellt rengörings- och avfettningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>065 Industriella rengörings- och avfettningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Strovels by Clemondo</x:v>
       </x:c>
       <x:c t="str">