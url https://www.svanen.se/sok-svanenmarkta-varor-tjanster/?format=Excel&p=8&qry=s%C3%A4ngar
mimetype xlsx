--- v0 (2026-01-24)
+++ v1 (2026-04-05)
@@ -1,101 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4e79205c224058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc624f46bab504c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Produkter" sheetId="1" r:id="R4d120febf1e2442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rc599eb461360477c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4d120febf1e2442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc599eb461360477c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Vio Lys - Carl Larsson - Stearin Bloklys - 6,8x15 cm. - Ufarvet m. tryk - Sänghimmel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blockljus och klotljus </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Ljus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VIO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Jensen Saturn Ottoman Sängbänk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0093</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bänk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Sigtunahöjden Hotell och Konferens, Restaurang</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3055 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
@@ -164,14003 +196,14163 @@
       </x:c>
       <x:c t="str">
         <x:v>Konferensverksamhet med övernattning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>055 Hotell och andra logiverksamheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sigtunahöjden</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sigtunahöjden Hotell och Konferens AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 502</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SIGTUNA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jensen Supreme Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Exclusive Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J6 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J5 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Easy Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Sense Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Comfort Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Cooling Comfort Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Mio Delux Sleep Bäddmadrass</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3031 0092, 3031 0092</x:v>
+        <x:v>3031 0092</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Mio Delux Cooling Comfort Bäddmadrass</x:v>
-[...2 lines deleted...]
-        <x:v>3031 0092, 3031 0092</x:v>
+        <x:v>Jensen Nova Max Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C4 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J4 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Bäddmadrass Family Lyx</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Bäddmadrass Family Start</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J3 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C5 Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J2 Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Viskan mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Jensen Majestic Crown Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aspen Mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Vändbar Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Cooling Bäddmadrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sense mattress</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Dream mattress</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3031 0105, 3031 0092</x:v>
+        <x:v>3031 0105</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Nova Max Vändbar Madrass</x:v>
+        <x:v>Jensen Onyx Vändbar Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Signature J4 Vändbar Madrass</x:v>
+        <x:v>Jensen First Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Signature J6 Vändbar Madrass</x:v>
+        <x:v>Jensen Contract C6 Vändbar Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Carat Vändbar Madrass</x:v>
+        <x:v>Jensen Majestic Vändbar Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Madrass</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jensen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Norway AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SVELVIK</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Contract C4 Vändbar Madrass</x:v>
+        <x:v>Contract kassett Pullman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pullman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Bäddmadrass Family Komfort</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Bäddmadrass Family Aktiv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract kassett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madrass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Short, End module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Short, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Start module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Back connector, Add-on module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (End module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Short, Middle module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KAJEN - Sun lounger, extended, 300 cm - Pine, Linax, Steel, Galvanised (U16-87/300LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KAJEN - Sun lounger, extended, 120 cm - Pine, Linax, Steel, Galvanised (U16-87/120LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Sunbench (Parklets 2.0, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Middle module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Narrow, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KAJEN - Sun lounger, 120 cm - Pine, Linax, Steel, Galvanised (U16-85/120LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>April Sunbench (Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Back connector, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Back connector, End module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KAJEN - Sun lounger, extended, 180 cm - Pine, Linax, Steel, Galvanised (U16-87/180LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Back connector, Start module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KAJEN - Sun lounger, 180 cm - Pine, Linax, Steel, Galvanised (U16-85/180LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bloc Sunbench (Short, Start module, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KAJEN - Sun lounger, 300 cm - Pine, Linax, Steel, Galvanised (U16-85/300LIN-VFZ)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3073 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nola Industrier AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 17701</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J3 Ramsäng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Madrass</x:v>
-[...22 lines deleted...]
-        <x:v>Jensen Signature J2 Madrass</x:v>
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Kontinentalsäng med Exact</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Madrass</x:v>
-[...22 lines deleted...]
-        <x:v>Contract kassett Pullman</x:v>
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Sense kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J2 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Energy Comfort, Kontinentalsäng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0050, 3031 0050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Madrass</x:v>
-[...8 lines deleted...]
-        <x:v>Pullman</x:v>
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Contract C3 Madrass</x:v>
+        <x:v>Jensen J5 Kontinentalsäng med Exact</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Madrass</x:v>
-[...22 lines deleted...]
-        <x:v>Jensen Contract C6 Vändbar Madrass</x:v>
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ek kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J2 Aqtive II, Ställbar säng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Madrass</x:v>
-[...31 lines deleted...]
-        <x:v>Madrass</x:v>
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J5 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tall ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Energy Exclusive, Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050, 3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Ramsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nobel by Jensen Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobel by Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean J5, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J4 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Wave Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skogslind ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sense mattress</x:v>
-[...14 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>Jensen Diplomat Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C4 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J4 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Icon Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J3 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Jubileum Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Sense Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Diplomat Vändbar Madrass</x:v>
+        <x:v>Jensen Ambassadør Ramsäng (Nordic Seamless)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Madrass</x:v>
-[...22 lines deleted...]
-        <x:v>Jensen Prestige Vändbar Madrass</x:v>
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Aqtive II, Ställbar säng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Madrass</x:v>
-[...22 lines deleted...]
-        <x:v>Jensen Supreme Vändbar Madrass</x:v>
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J6 Aqtive II, Ställbar säng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Madrass</x:v>
-[...22 lines deleted...]
-        <x:v>Jensen Easy Vändbar Madrass</x:v>
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean J4, Ställbar säng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Madrass</x:v>
-[...37 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C2 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Aqtive II</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tall klassisk säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B0044 softbed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Aspen Mattress</x:v>
-[...8 lines deleted...]
-        <x:v>Madrass</x:v>
+        <x:v>Jensen Ambassadør+ Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Energy, Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050, 3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Ambassadør, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Ramsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J5 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C5 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C6 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J6 Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør LTD Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J4 Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør+ Ramsäng (Nordic Seamless) med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Dream Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Nova Plus Vändbar Madrass</x:v>
+        <x:v>Jensen Nova Plus Kontinentalsäng med Exact</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Madrass</x:v>
-[...22 lines deleted...]
-        <x:v>Jensen Opal Vändbar Madrass</x:v>
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Aqtive II, Ställbar säng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Madrass</x:v>
-[...22 lines deleted...]
-        <x:v>Jensen Signature J3 Vändbar Madrass</x:v>
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Supreme Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow LTD. Kontinentalsäng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Madrass</x:v>
-[...22 lines deleted...]
-        <x:v>Jensen Onyx Vändbar Madrass</x:v>
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Exclusive kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Kontinentalsäng med Exact</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Madrass</x:v>
-[...22 lines deleted...]
-        <x:v>Jensen Ambassadør+ Vändbar Madrass</x:v>
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J2 Ramsäng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Madrass</x:v>
-[...22 lines deleted...]
-        <x:v>Jensen Signature J5 Vändbar Madrass</x:v>
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinentalsäng, Family Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Särö Exclusive Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enok &amp; Thømpson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Asperö Exclusive Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asperö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng Family Start</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng Family Aktiv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Särö Comfort Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enok &amp; Thømpson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Roma Family, Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental, Family</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract resårsäng Contract 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental Family Lyx</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Roma Family, Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental, Original</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Original Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental Family Komfort</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Family</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Family Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Original</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontinental Contract</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Aqtive II, Ställbar säng</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2031 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Madrass</x:v>
-[...37 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J5 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Diplomat, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Majestic Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean J3, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Basic Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J3 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Sense Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Opal, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Ambassadør+, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J6 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ambassadør Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J4 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Dream Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Couch Rest Safe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4031 0165</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Familon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wendre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lina 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pärnu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Feel Comfort kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skogslind klassisk säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C6 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Nova Max, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tall kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J3 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C3 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J6 Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Kontinentalsäng (med förvaring)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Prestige Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Dream kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Balance Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Prestige, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen J2 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Carat, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen First Aqtive II, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C5 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Contract C4 Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lean Onyx, Ställbar säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Max Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diplomat Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Epic Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Opal Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J8 Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Carat Kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nova Plus Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skogslind kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Onyx Kontinentalsäng med Exact</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Glow Ramsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Sign</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Ramsäng (Nordic Seamless)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Delux Exclusive kontinentalsäng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Asperö Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asperö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental Family Aktiv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hilding Anders Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 57</x:v>
       </x:c>
       <x:c t="str">
         <x:v>HÄSTVEDA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sense mattress</x:v>
-[...17 lines deleted...]
-        <x:v/>
+        <x:v>Contract resårsäng Contract 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental Family Start</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Särö Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enok &amp; Thømpson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract resårsäng Contract 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental, Original Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Asperö Comfort Kontinental</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Asperö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90-180 cm, Stainless Steel (High)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90-180 cm, Sand (Low)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed Drawer, classic grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/014, DK/049/014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90-180 cm, Terracotta (Low)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90-180 cm, Dusty Rose (High)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90 cm, Black (High)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90-180 cm, Black (Low)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90 cm, Dusty Rose (Low)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90 cm, Stainless Steel (High)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90-180 cm, Pine Green (High)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90 cm, Terracotta (Low)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, Expander Set, 120-180 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90 cm, Stainless Steel (Low)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90 cm, Dusty Rose (High)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90 cm, Sand (High)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90-180 cm, Terracotta (High)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90-180 cm, Stainless Steel (Low)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90 cm, Pine Green (Low)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90-180 cm, Black (High)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90-180 cm, Dusty Rose (Low)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90-180 cm, Sand (High)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90 cm, Sand (Low)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90 cm, Black (Low)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90 cm, Pine Green (High)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90 cm, Terracotta (High)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed Drawer, classic white</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/014, DK/049/014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bed, 90-180 cm, Pine Green (Low)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Moebe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Strandlodsvej 42A, 1. sal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ECO One</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SIA Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saldus Region</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadnieki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ECO Luxury Sengesystem</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SIA Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saldus Region</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadnieki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anton Babymøbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SIA Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saldus Region</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadnieki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ECO Dream Sengesystem</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SIA Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saldus Region</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadnieki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ECO Comfort Sengesystem</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SIA Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saldus Region</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadnieki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed, Baby &amp; Jr. classic grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed, Baby &amp; Jr., Stone, FSC Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cover Piece for Sebra Bed, Classic White, FSC Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed Rail, Junior &amp; Grow, classic white, FSC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/014, DK/049/014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed, Baby &amp; Jr. forest lake blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed, Baby &amp; Jr. wooden edition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed, Baby &amp; Junior, Stone, FSC™ Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/014, DK/049/014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed, Baby &amp; Jr., classic grey, FSC Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/014, DK/049/014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bedside Crib, Wooden Edition, FSC™️Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed, Baby &amp; Jr., forest lake blue, FSC Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/014, DK/049/014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed, Baby &amp; Jr., classic white, FSC Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/014, DK/049/014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed, Baby &amp; Jr. Birchbark Rose, FSC Mix.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed, Baby &amp; Jr., Birchbark Rose, FSC Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/014, DK/049/014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Universal Bed Rail, classic white, FSC™ Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/014, DK/049/014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed, Baby &amp; Jr. mist green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed, Baby &amp; Jr., mist green, FSC Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/014, DK/049/014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed, Junior &amp; Grow, classic white, FSC Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/014, DK/049/014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed, Baby &amp; Jr., wooden edition, FSC Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/014, DK/049/014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bedside Crib, Classic White, FSC™️Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Bed, Baby &amp; Jr. classic white</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Lyra Plus Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Rutig sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Nova Basic Vändbar Madrass</x:v>
-[...241 lines deleted...]
-        <x:v/>
+        <x:v>MIO Delux Välvd huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Viskan mattress</x:v>
-[...14 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>Jensen Lyra Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Pikerad sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Ambassadør Vändbar Madrass</x:v>
-[...1358 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>Jensen Fenix Landscape Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Huvudgavel LED</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Virgo Portrait Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Virgo Décor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ceres Plus Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Dione Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Link Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vinbär sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Särö Exclusive Kontinental</x:v>
-[...78 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>Jensen Fenix Floor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vitsippa sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jensen Ambassadør Kontinentalsäng</x:v>
-[...622 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>Jensen Dione Landscape Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Crown Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Huvudgavel TRENSAD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Dècor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Manor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Pikerad låg sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Portrait Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Signature J8 Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Dione Plus Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Virgo Plus Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Pikerad XL sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Nest Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Adjustable Back Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Manor Tall Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>New York Huvudgavel Pikerad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Dominari Grupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio aplinkl. 13 Silagalio k.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panevezio r. sav.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Slät rundad sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ceres Décor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Cozy Slim Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ceres Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Ceres Floor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skogsstjärna sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MIO Energy Exclusive, Kontinentalsäng</x:v>
-[...14 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>Jensen Celeste Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Fenix Plus Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Supreme Icon Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Trensad sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Hilding Anders Sweden AB</x:v>
-[...25 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Cozy Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Slån sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Libra Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Virgo Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Dione Portrait Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIO Delux Flexi sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mio</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Hilding Anders Sweden AB</x:v>
-[...601 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>Beds by Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alvesta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Diva Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Dione Décor Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jensen Cloud Sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0093</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Norway AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SVELVIK</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gråbo sänggavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng-/huvudgavel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Beds by Scapa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksgatan 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alvesta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Särö Kontinental</x:v>
-[...6522 lines deleted...]
-        <x:v>SVELVIK</x:v>
+        <x:v>Ara sengesett ubleket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 140 x 200 x 8 cm Stone Grey/Calm Envelope sheet 140 x 200 x 8 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 200 cm Yellow/Whisper Bed linen 140 x 200 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Purple/Bed linen 200x220 Ray Purple</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya pillowcase white, beige, light blue, bright pink, muted lime</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 140 x 200 x 8 cm Offwhite/Calm Envelope sheet 140 x 200 x 8 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj NO 140 x 200 cm Sky Blue/Echo Bed linen NO 140 x 200 cm Sky Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm Offwhite/Calm Envelope sheet 180 x 200 x 8 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 180 x 200 x 30 cm Stone Grey/Calm Box sheet 180 x 200 x 30 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 90 x 210 x 8 cm White/Calm Envelope sheet 90 x 210 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 90 x 200 x 30 cm Stone Grey/Calm Box sheet 90 x 200 x 30 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm Taupe/Calm Envelope sheet 180 x 200 x 8 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 180 x 200 x 30 cm Offwhite/Calm Box sheet 180 x 200 x 30 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Fladt lagen 240 x 260 cm White/Calm Flat sheet 240 x 260 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj 140 x 200 cm Cloud grey/Ray Bed linen 140 x 200 cm Cloud grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 90 x 200 x 30 cm White/Calm Box sheet 90 x 200 x 30 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj NO 140x200 Ray Purple/Bed linen NO 140x200 Ray Purple</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Yellow/Bed linen 200x220 Ray Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Offwhite/Calm Pillowcase 60 x 63 cm 2 pcs Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Calm Kuvertlagen 140 x 210 x 8 cm White/Calm Envelope sheet 140 x 210 x 8 cm White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Taupe/Calm Pillowcase 60 x 63 cm 2 pcs Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 220 cm Yellow/Whisper Bed linen 140 x 220 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm Offwhite/Calm Envelope sheet 90 x 200 x 8 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 140 x 200 x 30 cm Offwhite/Calm Box sheet 140 x 200 x 30 cm Offwhite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj NO 140 x 200 cm Cloud grey/Ray Bed linen NO 140 x 200 cm Cloud grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 220 cm Beige/Whisper Bed linen 140 x 220 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 200 cm Taupe/Tiles Bed linen 140 x 200 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tulip Sengetøj 140 x 200 cm Royal Blue/Tulip Bed linen 140 x 200 cm Royal Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm White/Calm Envelope sheet 90 x 200 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tulip Sengetøj 140 x 200 cm Yellow/Tulip Bed linen 140 x 200 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya pillowcase chocolate brown, mole, red, warm pink, dark brown</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 220 cm Rose/Echo Bed linen 140 x 220 cm Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Ray Purple/Bed linen 140x200 Ray Purple</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Calm Boxlagen 140 x 200 x 30 cm Taupe/Calm Box sheet 140 x 200 x 30 cm Taupe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Echo Sengetøj 140 x 220 cm Rose/Echo Bed linen 140 x 220 cm Rose</x:v>
+        <x:v>Tiles Sengetøj 140 x 200 cm Light blue/Tiles Bed linen 140 x 200 cm Linen blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Calm Kuvertlagen 140 x 200 x 8 cm Stone Grey/Calm Envelope sheet 140 x 200 x 8 cm Stone Grey</x:v>
+        <x:v>Sengetøj 140x220 Ray Purple/Bed linen 140x220 Ray Purple</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Whisper Sengetøj 140 x 200 cm Yellow/Whisper Bed linen 140 x 200 cm Yellow</x:v>
+        <x:v>Echo Sengetøj 140 x 200 cm Sky Blue/Echo Bed linen 140 x 200 cm Sky Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Taupe/Calm Pillowcase 60 x 63 cm 2 pcs Taupe</x:v>
+        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm Stone Grey/Calm Envelope sheet 180 x 200 x 8 cm Stone Grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Whisper Sengetøj 140 x 220 cm Yellow/Whisper Bed linen 140 x 220 cm Yellow</x:v>
+        <x:v>Echo Sengetøj 140 x 220 cm Sky Blue/Echo Bed linen 140 x 220 cm Sky Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Frøya pillowcase chocolate brown, mole, red, warm pink, dark brown</x:v>
+        <x:v>Tulip Sengetøj 140 x 220 cm Yellow/Tulip Bed linen 140 x 220 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya sheet beige, light blue, bright pink, muted lime, muted black, warm pink</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sengetøj 140x200 Ray Purple/Bed linen 140x200 Ray Purple</x:v>
+        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm Stone Grey/Calm Envelope sheet 90 x 200 x 8 cm Stone Grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sengetøj 200x220 Ray Yellow/Bed linen 200x220 Ray Yellow</x:v>
+        <x:v>Tulip Sengetøj 140 x 220 cm Royal Blue/Tulip Bed linen 140 x 220 cm Royal Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sengetøj NO 140x200 Ray Purple/Bed linen NO 140x200 Ray Purple</x:v>
+        <x:v>Ray Sengetøj 140 x 220 cm Beige/Ray Bed linen 140 x 220 cm Beige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sengetøj 200x220 Ray Purple/Bed linen 200x220 Ray Purple</x:v>
+        <x:v>Echo Sengetøj NO 140 x 200 cm Beige/Echo Bed linen NO 140 x 200 cm Beige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Echo Sengetøj NO 140 x 200 cm Rose/Echo Bed linen NO 140 x 200 cm Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya sheet chocolate brown, mole, dark brown</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 200 cm Beige/Echo Bed linen 140 x 200 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Hvid/Calm Pillowcase 60 x 63 cm 2 pcs White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 200 cm Rose/Echo Bed linen 140 x 200 cm Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 140 x 200 x 30 cm White/Calm Box sheet 140 x 200 x 30 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 180 x 200 x 30 cm White/Calm Box sheet 180 x 200 x 30 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 200 cm Yellow/Echo Bed linen 140 x 200 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 220 cm Ink blue/Tiles Bed linen 140 x 220 cm Ink blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya set dämpad grön, olivengrön, karamellbrun, dus denimblå, dämpad blå, vårgrön, lavendel, dus rosa, dämpad svart, varm rosa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya sheet muted green, olive green, caramel brown, dusty denim blue, muted blue, spring green, lavender, dusty pink</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Grå/Calm Pillowcase 60 x 63 cm 2 pcs Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm White/Calm Envelope sheet 180 x 200 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 200 cm Beige/Whisper Bed linen 140 x 200 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 220 cm Beige/Echo Bed linen 140 x 220 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Cloud grey/Bed linen 200x220 Ray Cloud grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 200x220 Ray Beige/Bed linen 200x220 Ray Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 220 cm Taupe/Tiles Bed linen 140 x 220 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Ray Yellow/Bed linen 140x200 Ray Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 200 cm Stone Grey/Whisper Bed linen 140 x 200 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj NO 140 x 200 cm Beige/Ray Bed linen NO 140 x 200 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 180 x 200 x 30 cm Taupe/Calm Box sheet 180 x 200 x 30 cm Taupe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frøya set chokladbrun, muldvarp, mörkbrun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Fladt lagen 150 x 250 cm White/Calm Flat sheet 150 x 250 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Echo Sengetøj 140 x 220 cm Yellow/Echo Bed linen 140 x 220 cm Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Boxlagen 140 x 200 x 30 cm Stone Grey/Calm Box sheet 140 x 200 x 30 cm Stone Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ray Sengetøj 140 x 200 cm Beige/Ray Bed linen 140 x 200 cm Beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tiles Sengetøj 140 x 200 cm Ink blue/Tiles Bed linen 140 x 200 cm Ink blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Whisper Sengetøj 140 x 200 cm White/Whisper Bed linen 140 x 200 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj 140x200 Ray Ocean Blue/Bed linen 140x200 Ray Ocean Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tiles Sengetøj 140 x 220 cm Light blue/Tiles Bed linen 140 x 220 cm Linen blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ray Sengetøj 140 x 200 cm Beige/Ray Bed linen 140 x 200 cm Beige</x:v>
+        <x:v>Whisper Sengetøj 140 x 220 cm Stone Grey/Whisper Bed linen 140 x 220 cm Stone Grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Calm Boxlagen 140 x 200 x 30 cm Stone Grey/Calm Box sheet 140 x 200 x 30 cm Stone Grey</x:v>
+        <x:v>Frøya pillowcase muted green, olive green, caramel brown, dusty denim blue, muted blue, spring green, lavender, dusty pink, muted black, warm pink</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 140 x 200 x 8 cm Taupe/Calm Envelope sheet 140 x 200 x 8 cm Taupe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Calm Kuvertlagen 180 x 200 x 8 cm White/Calm Envelope sheet 180 x 200 x 8 cm White</x:v>
+        <x:v>Calm Kuvertlagen 90 x 200 x 8 cm Taupe/Calm Envelope sheet 90 x 200 x 8 cm Taupe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Calm Pudebetræk 60 x 63 cm 2 stk. Grå/Calm Pillowcase 60 x 63 cm 2 pcs Stone Grey</x:v>
+        <x:v>Calm Boxlagen 90 x 200 x 30 cm Taupe/Calm Box sheet 90 x 200 x 30 cm Taupe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Whisper Sengetøj 140 x 200 cm Beige/Whisper Bed linen 140 x 200 cm Beige</x:v>
+        <x:v>Sengetøj 140x220 Ray Ocean Blue/Bed linen 140x220 Ray Ocean Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Whisper Sengetøj 140 x 220 cm Stone Grey/Whisper Bed linen 140 x 220 cm Stone Grey</x:v>
+        <x:v>Calm Boxlagen 90 x 200 x 30 cm Offwhite/Calm Box sheet 90 x 200 x 30 cm Offwhite</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Echo Sengetøj 140 x 220 cm Beige/Echo Bed linen 140 x 220 cm Beige</x:v>
+        <x:v>Ray Sengetøj 140 x 220 cm Cloud grey/Ray Bed linen 140 x 220 cm Cloud grey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sengetøj 200x220 Ray Cloud grey/Bed linen 200x220 Ray Cloud grey</x:v>
+        <x:v>Sengetøj 200x220 Ray Ocean Blue/Bed linen 200x220 Ray Ocean Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sengetøj 200x220 Ray Beige/Bed linen 200x220 Ray Beige</x:v>
+        <x:v>Frøya set vit, beige, ljus blå, klarrosa, dämpad lime</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 180 x 210 x 8 cm White/Calm Envelope sheet 180 x 210 x 8 cm White</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5112 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängkläder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Södahl</x:v>
       </x:c>
       <x:c t="str">
         <x:v>F&amp;H Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gammel Skivevej 70</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Frøya sheet muted green, olive green, caramel brown, dusty denim blue, muted blue, spring green, lavender, dusty pink</x:v>
+        <x:v>Whisper Sengetøj 140 x 220 cm White/Whisper Bed linen 140 x 220 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj NO 140x200 Ray Yellow/Bed linen NO 140x200 Ray Yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Calm Kuvertlagen 140 x 200 x 8 cm White/Calm Envelope sheet 140 x 200 x 8 cm White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sengetøj NO 140x200 Ray Ocean Blue/Bed linen NO 140x200 Ray Ocean Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5112 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Södahl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>F&amp;H Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammel Skivevej 70</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Happiness set grön, rosa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sängkläder</x:v>
+        <x:v>Sängkläder för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Frøya set dämpad grön, olivengrön, karamellbrun, dus denimblå, dämpad blå, vårgrön, lavendel, dus rosa, dämpad svart, varm rosa</x:v>
+        <x:v>Rex set elfenben</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sängkläder</x:v>
+        <x:v>Sängkläder för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ara sengesett ubleket</x:v>
+        <x:v>Kira set varm rosa, grön</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2112 0008, 2039 0051</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Sängkläder</x:v>
+        <x:v>Sängkläder för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Høie of Scandinavia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mascot Høie AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tverrveien 29</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brekstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Calm Boxlagen 180 x 200 x 30 cm Offwhite/Calm Box sheet 180 x 200 x 30 cm Offwhite</x:v>
-[...8 lines deleted...]
-        <x:v>Sängkläder</x:v>
+        <x:v>Fina set rosa, beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Södahl</x:v>
-[...22 lines deleted...]
-        <x:v>Sängkläder</x:v>
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skogsnatt set beige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0008, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Södahl</x:v>
-[...22 lines deleted...]
-        <x:v>Sängkläder</x:v>
+        <x:v>Høie of Scandinavia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5701 Påslakan 90X125 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Södahl</x:v>
-[...22 lines deleted...]
-        <x:v>Sängkläder</x:v>
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5705 Babylakan 80X120 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Södahl</x:v>
-[...22 lines deleted...]
-        <x:v>Sängkläder</x:v>
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5015 Påslakan 150X230 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Södahl</x:v>
-[...22 lines deleted...]
-        <x:v>Sängkläder</x:v>
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5018 Britslakan 80x225x30 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Høie of Scandinavia</x:v>
-[...22 lines deleted...]
-        <x:v>Sängkläder</x:v>
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5016 Lakan 165x290 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Høie of Scandinavia</x:v>
-[...22 lines deleted...]
-        <x:v>Sängkläder</x:v>
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5704 Barnlakan 110x170 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Södahl</x:v>
-[...22 lines deleted...]
-        <x:v>Sängkläder</x:v>
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5019 Bariatrislakan 230x310 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Södahl</x:v>
-[...22 lines deleted...]
-        <x:v>Sängkläder</x:v>
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5024 Örngott 55X75 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Södahl</x:v>
-[...22 lines deleted...]
-        <x:v>Sängkläder</x:v>
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5025 Örngott 40X55 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Södahl</x:v>
-[...22 lines deleted...]
-        <x:v>Sängkläder</x:v>
+        <x:v>Franzéns Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Franzén's Textil i Kinna AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Maskingatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RS5702 Påslakan 79X90 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2112 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängkläder institution</x:v>
       </x:c>
       <x:c t="str">
         <x:v>112 Produkter av textilier, hudar/skinn och läder</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Södahl</x:v>
-[...1918 lines deleted...]
-      <x:c t="str">
         <x:v>Franzéns Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Franzén's Textil i Kinna AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Maskingatan 3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skene</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>RS5018 Britslakan 80x225x30 cm</x:v>
-[...286 lines deleted...]
-      <x:c t="str">
         <x:v>Radius säng, ek, 160/180cm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0139</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sängram</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vallensbæk Torvevej 9</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Albertslund</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>1010002576 Sängbadsservett, ABENA, 20x22cm, utan färg och parfym, 8 st, engångs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Våtservett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Kosmetiska produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ABENA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Abena A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Egelund 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aabenraa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>1010002577 Sängbadsservett, ABENA, 20x22cm, utan färg och parfym, 4 st, engångs</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>1010002576 Sängbadsservett, ABENA, 20x22cm, utan färg och parfym, 8 st, engångs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0049</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Våtservett</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ABENA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Abena A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egelund 35</x:v>
       </x:c>