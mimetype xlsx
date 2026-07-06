--- v0 (2026-05-02)
+++ v1 (2026-07-06)
@@ -1,1585 +1,2417 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd865bcb4ac13490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2272b061283a4ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R7412845e00484563"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R24b5acc3fff04a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7412845e00484563" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24b5acc3fff04a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>PANDURO READY MIX TEMPERA 250ml primary blue (807752)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PANDURO READY MIX TEMPERA 250ml black (807756)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Creall® Eco color Primary blue, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Creall® Eco color Primary yellow, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Light red, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Mid green, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml orange (70642224)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Dark red, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall Eco color Cyclamen 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Creall Eco color White 500ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Creall Eco color Cyclamen 500ml</x:v>
+        <x:v>Creall Eco color pink 500ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Creall® Eco color Dark red, 500 ml</x:v>
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml primary blue (70642255)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml violet (70642244)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml green (70642264)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PANDURO READY MIX TEMPERA 250ml purple (807751)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Purple, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Green, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Orange, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PANDURO READY MIX TEMPERA 250ml primary yellow (807747)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PANDURO READY MIX TEMPERA 250ml orange (807748)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PANDURO READY MIX TEMPERA 250ml white (807746)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PANDURO READY MIX TEMPERA 250ml brown (807755)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Peach, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Creall® Eco color Primary yellow, 500 ml</x:v>
+        <x:v>Creall® Eco color Dark green, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml green (70642264)</x:v>
-[...191 lines deleted...]
-        <x:v>Creall® Eco color Mid green, 500 ml</x:v>
+        <x:v>Creall® Eco color Dark brown, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PANDURO READY MIX TEMPERA 250ml black (807756)</x:v>
-[...31 lines deleted...]
-        <x:v>Creall Eco color pink 500ml</x:v>
+        <x:v>Creall® Eco color Light brown, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Creall® Eco color Light red, 500 ml</x:v>
+        <x:v>Creall® Eco color Dark yellow, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml primary red (70642235)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml dark blue (70642254)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml brown (70642274)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Creall® Eco color Royal blue, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Creall® Eco color Primary red, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Turquoise, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml black (70642284)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PANDURO READY MIX TEMPERA 250ml primary red (807749)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PANDURO READY MIX TEMPERA 250ml hot pink (807750)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>PANDURO READY MIX TEMPERA 250ml turquoise (807753)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Creall® Eco color Peach, 500 ml</x:v>
+        <x:v>PANDURO READY MIX TEMPERA 250ml green (807754)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml primary yellow (70642215)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Violet, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml white (70642201)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Dark blue, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Black, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall Eco color grey 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Creall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml red (70642234)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml dark blue (70642254)</x:v>
-[...31 lines deleted...]
-        <x:v>Creall Eco color grey 500ml</x:v>
+        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml beige (70642229)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creall® Eco color Light green, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PANDURO READY MIX TEMPERA 250ml hot pink (807750)</x:v>
-[...31 lines deleted...]
-        <x:v>Creall® Eco color Light green, 500 ml</x:v>
+        <x:v>Creall® Eco color Orange, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>CREATIV COMPANY GREENSPOT READY MIX 500ml brown (70642274)</x:v>
-[...159 lines deleted...]
-        <x:v>Creall® Eco color Dark green, 500 ml</x:v>
+        <x:v>Creall® Eco color Ochre, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Creall® Eco color Dark blue, 500 ml</x:v>
+        <x:v>Creall® Eco color Light yellow, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3057 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobbyfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Creall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havo B.V.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>P.O. Box 320</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AH Ermelo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Creall® Eco color Orange, 500 ml</x:v>
-[...538 lines deleted...]
-        <x:v>AH Ermelo</x:v>
+        <x:v>Creativ Company Finger Paint  Black, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Red, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  White, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Blue, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Creativ Company Finger Paint  Yellow, 500ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobbyfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havo B.V.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>P.O. Box 320</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AH Ermelo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Extra Recycle, svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Extra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Extra Recycle, grå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Extra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Recycle, vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Recycle, grå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Extra Recycle gul</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Extra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Extra Recycle, vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Extra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Recycle, svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Extra Recycle blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Extra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Extra Recycle grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Extra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Extra Recycle röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Extra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Recycle gul</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Recycle blå</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Recycle grön</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Recycle röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3057 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kulspetspenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Recycle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addbrand Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bankeryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 0750 Permanent Marker 2-5 mm Medium Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Märkpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 0750 Permanent Marker 2-5 mm Medium Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Märkpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 0750 Permanent Marker 2-5 mm Medium Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Märkpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 0750 Permanent Marker 2-5 mm Medium Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Märkpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Penol 0700 Permanent Marker 1.5 mm Fine Black</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Märkpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
@@ -1604,659 +2436,531 @@
       </x:c>
       <x:c t="str">
         <x:v>Märkpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Penol 0750 Permanent Marker 2-5 mm Medium Black</x:v>
+        <x:v>Penol 0700 Permanent Marker 1.5 mm Fine 4 PCS (Black, Red, Blue, Green)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Märkpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Penol 0750 Permanent Marker 2-5 mm Medium Red</x:v>
+        <x:v>Penol 0700 Permanent Marker 1.5 mm Fine Blue</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Märkpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Penol 0750 Permanent Marker 2-5 mm Medium Blue</x:v>
+        <x:v>Penol 0700 Permanent Marker 1.5 mm Fine Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Märkpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Penol 0750 Permanent Marker 2-5 mm Medium Green</x:v>
+        <x:v>Penol 0750 Permanent Marker 2-5 mm Medium 4 PCS (Black, Red, Blue, Green)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Märkpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Penol 0700 Permanent Marker 1.5 mm Fine Blue</x:v>
+        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Märkpenna</x:v>
+        <x:v>Whiteboardpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Penol 0700 Permanent Marker 1.5 mm Fine Green</x:v>
+        <x:v>Penol 850 Whiteboard Markers 2-5 mm Medium 10 Colours</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Märkpenna</x:v>
+        <x:v>Whiteboardpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Penol 0700 Permanent Marker 1.5 mm Fine 4 PCS (Black, Red, Blue, Green)</x:v>
+        <x:v>Penol 800 Whiteboard Markers 1.5 mm Fine 10 Colours</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Märkpenna</x:v>
+        <x:v>Whiteboardpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Penol 0750 Permanent Marker 2-5 mm Medium 4 PCS (Black, Red, Blue, Green)</x:v>
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Black</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Märkpenna</x:v>
+        <x:v>Whiteboardpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Green</x:v>
+        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Red</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Whiteboardpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Red</x:v>
+        <x:v>Penol 850 Whiteboard Markers 2-5 mm Medium 4 Colours</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Whiteboardpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Black</x:v>
+        <x:v>Penol 800 Whiteboard Markers 1.5 mm Fine 4 Colours</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Whiteboardpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Penol 800 Whiteboard Markers 1.5 mm Fine 10 Colours</x:v>
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Red</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Whiteboardpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Penol 850 Whiteboard Markers 2-5 mm Medium 10 Colours</x:v>
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Green</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Whiteboardpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hellerup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Penol 850 Whiteboard 2 - 5 mm Medium, Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboardpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Penol 800 Whiteboard 1.5 mm Fine, Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5057 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Whiteboardpenna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>057 Kontors- och hobbyartiklar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Penol A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rygårds Allé 114</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hellerup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Penol 800 Whiteboard 1.5 mm Fine, Black</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Penol 850 Whiteboard Markers 2-5 mm Medium 4 Colours</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5057 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Whiteboardpenna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>057 Kontors- och hobbyartiklar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Penol A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rygårds Allé 114</x:v>
       </x:c>