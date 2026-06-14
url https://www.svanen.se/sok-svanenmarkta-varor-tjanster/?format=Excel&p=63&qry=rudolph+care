--- v0 (2026-04-08)
+++ v1 (2026-06-14)
@@ -1,149 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830259b721f84dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0acec92da7646d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R40712abb09fd4142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rd9a8903099714f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40712abb09fd4142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9a8903099714f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rudolph Care Acai Facial Scrub Mask, 100 ml - 31000600</x:v>
-[...2 lines deleted...]
-        <x:v>5090 0045, 5090 0045</x:v>
+        <x:v>Rudolph Care Time To Glow Peeling Mask, 50 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ansiktsmasker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rudolph Care Time To Glow Peeling Mask, 50 ml</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Rudolph Care Nourishing Cleansing Oil, 100 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0150, 5090 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ansiktsrengöring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
@@ -228,146 +196,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Ansiktsvatten, mist och setting spray</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rudolph Care Forever Soft Conditioner, 390 ml - 22000197</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Rudolph Care Inner Care, 75 ml - 26001247</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0419</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glidmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
@@ -452,274 +324,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Hudkräm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Rudolph Care Acai All In One Eye Cream, 15 ml - 31000608</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0150, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hudkräm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Kosmetiska produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Rudolph Care Hand and Body Cream, 500 ml - 20002382</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0150, 5090 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hudkräm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rudolph Care Acai All In One Eye Cream, 15 ml - 31000608</x:v>
+        <x:v>Rudolph Care Acai Anti-Ageing Facial Moisturizer, 50 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0150, 5090 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hudkräm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rudolph Care Acai Anti-Ageing Facial Moisturizer, 50 ml</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Rudolph Care Intense Lip Treat, 10 ml - 26000852</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0150, 5090 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Läppvård</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rudolph Care Acai Body Scrub, 200 ml - 26001231</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Rudolph Care Acai All In One Serum, 50 ml - 22000230</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0150, 5090 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Serum och oljor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
@@ -836,50 +612,242 @@
       </x:c>
       <x:c t="str">
         <x:v>Smink</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Rudolph Care Sun Balm SPF50, 145 ml - 20002926</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0151, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solskyddsprodukt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Kosmetiska produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Kids Sun Lotion SPF 30, 75 ml - 26000772</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0151, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solskyddsprodukt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Kosmetiska produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Sun Body Lotion SPF 30, 75 ml - 26001638</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0151, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solskyddsprodukt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Kosmetiska produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Sun Body Lotion Medium SPF15, 150 ml - 26001811</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0151, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solskyddsprodukt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Kosmetiska produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care After Sun Shimmer, 150 ml - 26001256</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0151, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solskyddsprodukt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Kosmetiska produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rudolph Care Sun Face Oil Medium SPF 25, 50 ml - 20002150</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0151, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solskyddsprodukt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Kosmetiska produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Rudolph Care Sun Face Cream SPF 50, 30 ml – 26001200</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0151, 5090 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solskyddsprodukt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
@@ -996,82 +964,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Solskyddsprodukt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rudolph Care Sun Balm SPF50, 145 ml - 20002926</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Rudolph Care Sun Face Serum SPF 30, 30 ml - 20002786</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0151, 5090 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solskyddsprodukt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
@@ -1092,179 +1028,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Solskyddsprodukt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rudolph Care Kids Sun Lotion SPF 30, 75 ml - 26000772</x:v>
-[...127 lines deleted...]
-        <x:v>Rudolph Care After Sun Shimmer, 150 ml - 26001256</x:v>
+        <x:v>Rudolph Care Sun Body Lotion SPF 50, 150 ml - 26001491</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0151, 5090 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solskyddsprodukt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
@@ -1284,51 +1092,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Solskyddsprodukt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rudolph Care Sun Body Lotion SPF 50, 150 ml - 26001491</x:v>
+        <x:v>Rudolph Care Sun Balm SPF50, 10 ml - 20002927</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0151, 5090 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solskyddsprodukt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
@@ -1348,115 +1156,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Solskyddsprodukt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fårup</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Rudolph Care Sun Balm SPF50, 45 ml - 20002925</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5090 0151, 5090 0045</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solskyddsprodukt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>090 Kosmetiska produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rudolph Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DermaPharm A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Europavej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Rudolph Care Sun Face Serum SPF 50, 30 ml - 20002785</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>Rudolph Care Sun Balm SPF50, 10 ml - 20002927</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5090 0151, 5090 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Solskyddsprodukt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>090 Kosmetiska produkter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rudolph Care</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DermaPharm A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Europavej 10</x:v>
       </x:c>