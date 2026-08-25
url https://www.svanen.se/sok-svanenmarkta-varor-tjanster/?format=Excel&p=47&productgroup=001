--- v0 (2026-06-15)
+++ v1 (2026-08-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fbe691d5f6c44c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee26f1c6c2d486d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rf9c4cf43f2f4473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R4762860ff5ed4c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf9c4cf43f2f4473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4762860ff5ed4c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
@@ -2212,2030 +2212,2030 @@
       </x:c>
       <x:c t="str">
         <x:v>Engångsbatteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>001 Engångsbatterier</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
       </x:c>
       <x:c t="str">
         <x:v>No. 818 Rongji Road, Luotuo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ningbo P.R</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Energizer Max Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0042, 3001 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Excell LR6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Excell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fujian Nanping Nanfu Battery Co. Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>109 Industry Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nanping  Fujian, P.R.C</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Voltage LR03, 20 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Voltage</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhongyin (Ningbo) Battery CO., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>128 Xingguang Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Voltage LR03, 12 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Voltage</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhongyin (Ningbo) Battery CO., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>128 Xingguang Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anslut, LR03</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anslut</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VARTA Longlife Power LR03</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0006, 3001 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VARTA Consumer Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavslundsvägen 139, 2tr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Changhong Super Alkaline 6LR61/9V,U8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Super Alkaline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sichuan Changhong NewEnergy Technology Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>35 EAST, Mianxing Road..</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sichuan</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clas Ohlson LR6, 18-pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhongyin (Ningbo) Battery CO., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>128 Xingguang Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GP Ultra Plus, LR6 (AA)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GPBM Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sörredsvägen 113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NOVIPRO, LR6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOVIPRO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energizer Max, 9 V</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0036, 3001 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GP Ultra LR14 (C)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GPBM Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sörredsvägen 113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duracell Plus: Alkaline 9V</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0033, 3001 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duracell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duracell International Operations Sàrl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemin de Blandonnet 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vernier</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta 6LR61</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhongyin (Ningbo) Battery CO., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>128 Xingguang Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VARTA Industrial Pro LR6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0006, 3001 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VARTA Consumer Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavslundsvägen 139, 2tr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RUSTA, C/LR14 Alkaline Battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Camelion, LR20 (D)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5001 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Camelion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Camelion Electric Industrial Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NO.268 Zhaohui Road of the Economic Developing District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiaxing</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MNU 6LR61</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>R LR6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Changhong LR20 ALKALINE BATTERY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Changhong</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sichuan Changhong NewEnergy Technology Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>35 EAST, Mianxing Road..</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sichuan</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Power 6LR61</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5001 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Power</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hengdian Group DMEGC Magnetics Stock Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>East A, Hengdian Industrial Area, Dongyang</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Province</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Voltage LR20, 2 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Voltage</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhongyin (Ningbo) Battery CO., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>128 Xingguang Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energizer MAX AAA/LR03</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0009, 3001 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Amazon Basics LR03 (AAA)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5001 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Amazon Basics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Camelion Electric Industrial Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NO.268 Zhaohui Road of the Economic Developing District</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jiaxing</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FAVORIT (Bergendahls), LR14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Favorit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhongyin (Ningbo) Battery CO., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>128 Xingguang Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NOVIPRO LR14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOVIPRO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energizer Ultimate Lithium 9V</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FAVORIT (Bergendahls), LR6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Favorit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhongyin (Ningbo) Battery CO., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>128 Xingguang Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA Home, 6LR61</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FIRST PRICE, LR14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>First Price</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ANSMANN LR03, 20 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ANSMANN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhongyin (Ningbo) Battery CO., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>128 Xingguang Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energizer Industrial 9V Alkaline Battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energizer Max Plus 9V Alkaline Battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energizer Max 9V Alkaline Battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DURACELL PLUS: AAA alkaline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0003, 3001 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duracell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duracell International Operations Sàrl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chemin de Blandonnet 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vernier</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Voniko LR20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Voniko</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhongyin (Ningbo) Battery CO., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>128 Xingguang Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energizer Max, D</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0009, 3001 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ÅHLENS, LR6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åhléns</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VARTA Longlife Power LR20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0006, 3001 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VARTA Consumer Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavslundsvägen 139, 2tr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FAVORIT (Bergendahls), LR20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Favorit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhongyin (Ningbo) Battery CO., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>128 Xingguang Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FIRST PRICE, LR03</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>First Price</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anslut, LR20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anslut</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Deltaco LR03</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5001 0026, 3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Deltaco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hengdian Group DMEGC Magnetics Stock Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>East A, Hengdian Industrial Area, Dongyang</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Province</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energizer Max, Max Plus, Industrial AAA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0009, 3001 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Philips LR6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Philips</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FIRST PRICE, LR20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>First Price</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energizer Max, Max Plus, Eveready Gold, Alkaline Power C Alkaline</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VARTA Longlife Max Power 9V</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0038, 3001 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VARTA Consumer Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavslundsvägen 139, 2tr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GP Ultra LR03 (AAA)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GPBM Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sörredsvägen 113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RUSTA, 9V/6LR61 Alkaline Battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VARTA Longlife Max Power LR20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0006, 3001 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VARTA Consumer Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavslundsvägen 139, 2tr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GoldenPower, LR6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5001 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GoldenPower</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Goldtium (Jiangmen) Energy Products Co., Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Building 1&amp;2, No. 83</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Guangdong Proviance</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NOVIPRO, 6LR61</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOVIPRO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Voniko LR6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Voniko</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhongyin (Ningbo) Battery CO., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>128 Xingguang Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VARTA Longlife Power LR6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0006, 3001 0006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VARTA Consumer Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavslundsvägen 139, 2tr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ICA LR14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhongyin (Ningbo) Battery CO., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>128 Xingguang Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PHILIPS Alkaline LR6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Philips</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhongyin (Ningbo) Battery CO., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>128 Xingguang Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PHILIPS Alkaline LR03</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Philips</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhongyin (Ningbo) Battery CO., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>128 Xingguang Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clas Ohlson, LR14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MNU LR14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Clas Ohlson, 6LR61</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3001 0019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Engångsbatteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>001 Engångsbatterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Clas Ohlson</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang Mustang Battery Co., LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>No. 818 Rongji Road, Luotuo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ningbo P.R</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Energizer Advanced AA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3001 0009, 3001 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Engångsbatteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>001 Engångsbatterier</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer Trading Limited</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sword House</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Buckinghamshire</x:v>
-      </x:c>
-[...1950 lines deleted...]
-        <x:v>Vernier</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Marquant, LR03</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3001 0019</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Engångsbatteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>001 Engångsbatterier</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marquant</x:v>
       </x:c>
       <x:c t="str">