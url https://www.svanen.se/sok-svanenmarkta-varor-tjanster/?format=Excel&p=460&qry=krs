--- v0 (2026-06-21)
+++ v1 (2026-08-11)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530a635af6014ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0a36da2d374fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rd843cd18ba6e4f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R20a1a2827a7b4849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd843cd18ba6e4f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20a1a2827a7b4849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
@@ -68,178 +68,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Garderob med dörr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>KRS Klädvagn Roller Midi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob med dörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Trådkorg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob med dörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Stövel och vanthållare Maximal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob med dörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KRS Klädvinda Ergo mini</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob med dörr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>KRS Trådkorg</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>Madrasskåp KRS 1260 med och utan slitsar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
@@ -356,82 +356,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Krokar och klädhängare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>KRS Ergonett Kombi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Krokar och klädhängare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Roller Tork 6 korgar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Krokar och klädhängare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KRS Stövelvägg 12 par</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Krokar och klädhängare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>KRS Skohylla och skovagn Ergonett</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Krokar och klädhängare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KRS Klädvinda Ergo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Krokar och klädhängare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
@@ -452,339 +548,243 @@
       </x:c>
       <x:c t="str">
         <x:v>Krokar och klädhängare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>KRS Roller Tork 6 korgar</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>KRS Klädvagn Roller Mini</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Krokar och klädhängare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>KRS Skohållare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Krokar och klädhängare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Klädhängare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Krokar och klädhängare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Klädvagn Roller Flex</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Krokar och klädhängare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Roller Tork 8 korgar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Krokar och klädhängare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Stövelvägg 20 par</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Krokar och klädhängare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KRS Klädvinda Ergo på hjul</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>KRS Roller Tork 8 korgar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0078</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Krokar och klädhängare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Karl Roland Simonsson AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 3179</x:v>
       </x:c>