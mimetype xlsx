--- v0 (2026-05-18)
+++ v1 (2026-07-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545f38bf6ef1420c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a10b5dbc214971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R06310b0873474acf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R16254f57f5b54121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R06310b0873474acf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16254f57f5b54121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
@@ -100,698 +100,698 @@
       </x:c>
       <x:c t="str">
         <x:v>Isbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 Halkbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aviform</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Addcon Nordic AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 1138 Porsgrunn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Porsgrunn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Pergrip Run KF, 1 kbm IBC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0010, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pergrip</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 1000 l (IBC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0010, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-Na, 4 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-Na, 6 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run NF, Småsäck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Aviform L50</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5063 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 Halkbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aviform</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Addcon Nordic AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 1138 Porsgrunn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Porsgrunn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pergrip Run NF, Småsäck</x:v>
-[...95 lines deleted...]
-        <x:v>Stradasalt klorfritt-K, 1000 l (IBC)</x:v>
+        <x:v>Unisalt PF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UNISALT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JSC STEGA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laisves str. 17-14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mazeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ice &amp; Dust Away Plus 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ice &amp; Dust-Away</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Photocat A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langebjerg 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roskilde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Unisalt SF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UNISALT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JSC STEGA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laisves str. 17-14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mazeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run KF, Bulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run NF, Big bag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run KF, 1 kbm IBC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 200 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 1000 liter (IBC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-Na, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-Na, 1000 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 25 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 200 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3063 0010, 3063 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 Halkbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stradasalt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp Industripark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pergrip Run KF, 1 kbm IBC</x:v>
+        <x:v>Stradasalt klorfritt-K, 25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3063 0010, 3063 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 Halkbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run KF, 1 Bulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0010, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Pergrip</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp Industripark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Unisalt PF</x:v>
-[...63 lines deleted...]
-        <x:v>Ice &amp; Dust Away Plus 50</x:v>
+        <x:v>Ice &amp; Dust Away</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5063 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 Halkbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ice &amp; Dust-Away</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Photocat A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Langebjerg 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Roskilde</x:v>
-      </x:c>
-[...382 lines deleted...]
-        <x:v>Perstorp</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>