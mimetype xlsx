--- v1 (2026-07-09)
+++ v2 (2026-08-28)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a10b5dbc214971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfecb70db6a754a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R16254f57f5b54121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R00d683140f4e412f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16254f57f5b54121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00d683140f4e412f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
@@ -100,698 +100,794 @@
       </x:c>
       <x:c t="str">
         <x:v>Isbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 Halkbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aviform</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Addcon Nordic AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 1138 Porsgrunn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Porsgrunn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Aviform L50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aviform</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addcon Nordic AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 1138 Porsgrunn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Porsgrunn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run NF, Småsäck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-Na, 6 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-Na, 4 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runway deicer Nordway KF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordway NF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JSC ESSPO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>J. Biliuno 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anykščiai.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 1000 l (IBC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0010, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Pergrip Run KF, 1 kbm IBC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3063 0010, 3063 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 Halkbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pergrip</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp Industripark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stradasalt klorfritt-K, 1000 l (IBC)</x:v>
+        <x:v>Ice &amp; Dust Away</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ice &amp; Dust-Away</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Photocat A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langebjerg 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roskilde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Unisalt PF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UNISALT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JSC STEGA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laisves str. 17-14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mazeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Unisalt SF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UNISALT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JSC STEGA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laisves str. 17-14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mazeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ice &amp; Dust Away Plus 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ice &amp; Dust-Away</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Photocat A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langebjerg 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roskilde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run KF, Bulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run NF, Big bag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run KF, 1 kbm IBC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 200 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 1000 liter (IBC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-Na, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-Na, 1000 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 25 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runway deicer Nordway NF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordway NF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JSC ESSPO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>J. Biliuno 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anykščiai.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 200 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3063 0010, 3063 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 Halkbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stradasalt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp Industripark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stradasalt klorfritt-Na, 4 kg</x:v>
-[...479 lines deleted...]
-        <x:v>Stradasalt klorfritt-K, 200 l</x:v>
+        <x:v>Stradasalt klorfritt-K, 25 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3063 0010, 3063 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 Halkbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stradasalt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp Industripark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stradasalt klorfritt-K, 25 l</x:v>
+        <x:v>Pergrip Run KF, 1 Bulk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3063 0010, 3063 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 Halkbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Stradasalt</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Pergrip</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp Industripark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ice &amp; Dust Away</x:v>
-[...26 lines deleted...]
-        <x:v>Roskilde</x:v>
+        <x:v>Runway deicer Nordway KA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordway NF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JSC ESSPO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>J. Biliuno 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anykščiai.</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>