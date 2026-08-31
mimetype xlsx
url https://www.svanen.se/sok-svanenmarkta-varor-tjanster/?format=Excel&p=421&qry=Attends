--- v2 (2026-08-31)
+++ v3 (2026-08-31)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89e7f4bbf7d94540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3b995bb6bd441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R333d01303ec14583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R5e9dd9f2e59d4043"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R333d01303ec14583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e9dd9f2e59d4043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
@@ -1924,50 +1924,1906 @@
       </x:c>
       <x:c t="str">
         <x:v>Inkontinensskydd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends Healthcare AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Järnvägsgatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aneby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Attends Contours Air Comfort 4, 210 pcs (203750)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Contours Air Comfort 6, 140 pcs (203798)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Soft Normal 2, 96 pcs (207567)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Soft Extra 3, 80 pcs (207260)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Soft Extra 3, 80 pcs (207581)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Soft 5, 152 pcs (204771)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Soft 7, 136 pcs (204818)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Soft Mini 1, 240 pcs (205327)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0095, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Contours Regular 4, 210 pcs (203507)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Contours Regular 4, 126 pcs (205761)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Contours Regular 5, 210 pcs (205228)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Contours Regular 6, 140 pcs (201251)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Contours Regular 7, 112 pcs (201275)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Contours Regular 8, 112 pcs (201299)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Contours Regular 10, 84 pcs (205532)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Contours Air Comfort 9, 112 pcs (203859)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Contours Air Comfort 10, 84 pcs (205556)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Contours Air Comfort 11, 84 pcs (206171)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends F6, 160 pcs (205198)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Pull-Ons 4 Small, 88 pcs (211748)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Pull-Ons 6 Large, 72 pcs (211847)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Pull-Ons 8 Large, 64 pcs (207468)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Pull-Ons 4 XL, 72 pcs (211861)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Pull-Ons 6 XL, 64 pcs (211885)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Pull-Ons 8 XL, 56 pcs (204351)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Pull-Ons 10 XL, 56 pcs (209417)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Discrete 4, 210 pcs (202395)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Slip Active 9 Medium , 112 pcs (201510)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Slip Active 8 Large, 112 pcs (201336)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Slip Active 9 Large, 112 pcs (201398)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Slip Regular 9 Large, 112 pcs (203347)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Soft 3+ Extra Plus, 90 pcs (212714)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Soft 3 Extra, 90 pcs (212691)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends For Men Level 3, 168 pcs (205952)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0095, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends For Men Level 4, 168 pcs (205976)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0095, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends for Men 1, 100 pcs (38199)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Deoplus Insert, 280 pcs (200094)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Flex 8 Small, 112 pcs (206720)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Flex 10 Small, 88 pcs (206768)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Slip Regular 9XS, 128 pcs (208199)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0095, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Pull-Ons Discreet Underwear 3 Medium, 60 pcs (212769)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Pull-Ons Discreet Underwear 3 Large, 60 pcs (212776)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duchesse Diskret Maxi Night, 96 pcs (216545)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Flex 7 M, 120 pcs (214374)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Flex 10L, 72 pcs (214411)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Slip Air Comfort 8M, 120 pcs (213636)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Slip Air Comfort 9M, 112 pcs (213711)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Slip Air Comfort 10M, 104 pcs (213773)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Slip Air Comfort 10+M, 88 pcs (214275)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Slip Air Comfort 8L, 120 pcs (213650)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Slip Air Comfort 9+L, 78 pcs (214251)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Slip Air Comfort 10L, 78 pcs (213797)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Slip Air Comfort 10+L Ultima, 66 pcs (216071)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Pull-Ons 6XS, 72 pcs (217009)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0086, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Soft Ultra Mini 0, 224 pcs (2205075)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0117, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Slip Air Comfort 10+XL Ultima, 60 PCS (214312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0118, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Slip Air Comfort 9S, 84 pcs (213698)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0118, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Attends Slip Air Comfort 10S, 84 pcs (213759)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3023 0118, 3023 0086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inkontinensskydd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Attends Healthcare AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järnvägsgatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aneby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Attends soft 4 Super, 180 pcs (208281)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0086, 3023 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inkontinensskydd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends Healthcare AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Järnvägsgatan 4</x:v>
@@ -2053,1906 +3909,50 @@
       <x:c t="str">
         <x:v>Inkontinensskydd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends Healthcare AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Järnvägsgatan 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aneby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Attends Flex 8 XL, 104 pcs (206904)</x:v>
-      </x:c>
-[...1854 lines deleted...]
-        <x:v>Attends for Men 1, 100 pcs (38199)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3023 0086, 3023 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inkontinensskydd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>023 Skyddande och absorberande hygienprodukter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Attends Healthcare AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Järnvägsgatan 4</x:v>
       </x:c>