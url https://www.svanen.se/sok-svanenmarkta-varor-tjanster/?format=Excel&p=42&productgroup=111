--- v0 (2026-03-14)
+++ v1 (2026-05-04)
@@ -1,470 +1,470 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6787801369ba4267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf2d09956844449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rb5e0445e1c7448d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R51c67f4d256b42a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5e0445e1c7448d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51c67f4d256b42a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Varubrev 1:a klass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemleverans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-handelstransporter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PostNord Pallet Privat Mottagare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemleverans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-handelstransporter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Postlådeleverans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemleverans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-handelstransporter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Early Bird</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Early Bird AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hantverkarvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MyPack Home Small</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemleverans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-handelstransporter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MyPack Home</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemleverans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-handelstransporter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PostNord Groupage Privat Mottagare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemleverans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-handelstransporter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hemleverans Kväll</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemleverans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-handelstransporter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Early Bird</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Early Bird AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hantverkarvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hem till Hem</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemleverans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-handelstransporter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Early Bird</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Early Bird AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hantverkarvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Varubrev Ekonomi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hemleverans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-handelstransporter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Postlådeleverans</x:v>
-[...250 lines deleted...]
-        <x:v>Norsborg</x:v>
+        <x:v>PostNord Service Point</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Leverans till utlämningsställe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-handelstransporter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>PostNord Parcel Locker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Leverans till utlämningsställe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-handelstransporter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PostNord Service Point</x:v>
-[...2 lines deleted...]
-        <x:v>3111 0001</x:v>
+        <x:v>Paket till utlämningsställe (ombud eller paketbox)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Leverans till utlämningsställe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-handelstransporter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>PostNord</x:v>
-[...8 lines deleted...]
-        <x:v>Stockholm</x:v>
+        <x:v>Bring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bring E-commerce &amp; Logistics AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västberga allé 60</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hägersten</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bring Pack</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Paket till utlämningsställe (ombud eller paketbox)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Leverans till utlämningsställe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-handelstransporter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bring E-commerce &amp; Logistics AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västberga allé 60</x:v>
       </x:c>