--- v1 (2026-05-04)
+++ v2 (2026-06-19)
@@ -1,117 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf2d09956844449" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1daafd1f7d4176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R51c67f4d256b42a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Reb206cf8c5d145aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51c67f4d256b42a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb206cf8c5d145aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Varubrev 1:a klass</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>PostNord Pallet Privat Mottagare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hemleverans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-handelstransporter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
@@ -132,50 +100,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Hemleverans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-handelstransporter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Early Bird</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Early Bird AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hantverkarvägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>PostNord Home Small Prio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemleverans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-handelstransporter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hem till Hem</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hemleverans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-handelstransporter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Early Bird</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Early Bird AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hantverkarvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MyPack Home Small</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hemleverans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-handelstransporter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
@@ -260,83 +292,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Hemleverans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-handelstransporter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Early Bird</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Early Bird AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hantverkarvägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hem till Hem</x:v>
-[...31 lines deleted...]
-        <x:v>Varubrev Ekonomi</x:v>
+        <x:v>PostNord Home Small</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hemleverans</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-handelstransporter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
@@ -356,110 +356,110 @@
       </x:c>
       <x:c t="str">
         <x:v>Leverans till utlämningsställe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-handelstransporter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Paket till utlämningsställe (ombud eller paketbox)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Leverans till utlämningsställe</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-handelstransporter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bring E-commerce &amp; Logistics AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västberga allé 60</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hägersten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>PostNord Parcel Locker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Leverans till utlämningsställe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-handelstransporter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Hägersten</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Bring Pack</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Leverans till utlämningsställe</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-handelstransporter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bring</x:v>
       </x:c>
       <x:c t="str">