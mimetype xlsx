--- v2 (2026-06-19)
+++ v3 (2026-08-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1daafd1f7d4176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5a8403f4804489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Reb206cf8c5d145aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Ra35a3ac9a9c44958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb206cf8c5d145aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra35a3ac9a9c44958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">