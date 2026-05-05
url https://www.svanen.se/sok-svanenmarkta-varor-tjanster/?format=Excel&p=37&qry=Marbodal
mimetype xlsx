--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -1,319 +1,351 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R306666070b5f4b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e35855d0b704ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rd39aacf179f9459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rd1a3933fde424c4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd39aacf179f9459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1a3933fde424c4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MARBODAL Skåpstomme Dyning Ljus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Brun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Ljus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpstomme Dyning Brun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpstomme Dyning Målad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MARBODAL Skåpslucka Dyning Frost</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MARBODAL Skåpstomme Dyning Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MARBODAL Skåpslucka Dyning Målad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Skåpstomme Dyning Brun</x:v>
-[...168 lines deleted...]
-        <x:v>Badrumsskåp och fronter</x:v>
+        <x:v>MARBODAL Kompaktlaminat Bänkskiva Frost med svart kärna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0154, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>MARBODAL Laminatbänkskiva 20 och 30 mm rak kant m kantlist MF1 eller MF1 Plus</x:v>
       </x:c>
       <x:c t="str">
@@ -324,60 +356,3324 @@
       </x:c>
       <x:c t="str">
         <x:v>Bänkskiva</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Kompaktlaminat Bänkskiva Frost med svart kärna</x:v>
-[...8 lines deleted...]
-        <x:v>Bänkskiva</x:v>
+        <x:v>MARBODAL Skåpslucka Ramsvik Ek Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Granit målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Frost målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Moln målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Tall målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Gryning målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Frost målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Hav målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Åska målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Granit målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Tall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Tall Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Vinga Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Åska målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Tall målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Frost målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Hav målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Moln Vitrin med krysspröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Moln målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Hav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Granit Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Sand Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Gryning målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Fanerad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Gryning målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Granit målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Målad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Granit målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Tall målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Granit Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Tall Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Ek Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Målad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Frö målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Granit målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Frost målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Hav målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Moln målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida 16mm Målad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Åska målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Frö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Hav Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Målad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Frö målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Frost Vitrin med krysspröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Hav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida 16mm MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Hav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Aspekt Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Sand målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Frost målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Hav målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Åska Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Frost målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Sand målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Aspö Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Åska Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Moln Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Hav målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Fanerad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Moln Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Sand målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Ekbacken brunbets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Tall målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Ekbacken Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Sand målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Sand målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Målad Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Gryning målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Frö målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Frö målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Ek Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Frö målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Hav Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Sand målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Tall målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Tall målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Moln Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Moln målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Frö målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Granit Vitrin med krysspröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Åska Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Ekbacken Svartbets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Sand målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Granit målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Åska Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Aspekt Frost Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Tall målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Frö Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Frö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Tall Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Målad Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>MARBODAL Skåpslucka Arkitekt Plus Moln</x:v>
       </x:c>
       <x:c t="str">
@@ -388,883 +3684,2067 @@
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Skåpslucka Fagerö Tall Vitrin med spröjs</x:v>
-[...511 lines deleted...]
-        <x:v>MARBODAL Skåpslucka Aspö Granit</x:v>
+        <x:v>MARBODAL Tillbehör Spotlightskiva Tall målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Tall målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Moln Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Moln målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Gryning målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Tall Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Hav målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Granit målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Åska målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida 16mm Fanerad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Frost Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Hav Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Gryning målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Granit målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Moln målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Gryning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Åska målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Moln målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Granit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0164, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Tillbehör Passbit Sand målad MFC</x:v>
-[...223 lines deleted...]
-        <x:v>MARBODAL Skåpslucka Arkitekt Frost</x:v>
+        <x:v>MARBODAL Skåpslucka Lindö Åska Vitrin med krysspröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Tall målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Granit målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Åska målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Sand målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Gryning MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Frost Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Moln målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Sand Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Sand målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Tall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0164, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Tillbehör Takanslutning Sand målad MFC</x:v>
-[...31 lines deleted...]
-        <x:v>MARBODAL Skåpslucka Fagerö Frost Vitrin med spröjs</x:v>
+        <x:v>Marbodal Skåpslucka Saltö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0118, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Frost Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Ramsvik Ek Vitrin Räfflat Glas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Tall Vitrin med krysspröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Fanerad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Gryning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Frö Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Åska målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Sand Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Frö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Fanerad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Tall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Gryning målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Tall målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Aspö Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Bark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Aspö Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Frö Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Frost målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Hav målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Malevik Brun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0118, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Öland Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Tall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Frö målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Frö Vitrin med krysspröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Frost målad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Hav målad MFC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
@@ -1284,374 +5764,438 @@
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Front Hörnskåp Gryning MFC</x:v>
-[...159 lines deleted...]
-        <x:v>MARBODAL Skåpslucka Arkitekt Plus Tall</x:v>
+        <x:v>MARBODAL Tillbehör Passbit Frö målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Hav Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Hav målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Ramsvik Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Gryning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0164, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Marbodal Skåpslucka Saltö</x:v>
-[...130 lines deleted...]
-        <x:v>3031 0118, 3031 0007</x:v>
+        <x:v>MARBODAL Skåpslucka Lindö Sand Vitrin med krysspröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Lin Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Åska målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Hav Vitrin med krysspröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Åska målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Frost målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Granit Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
@@ -1668,339 +6212,531 @@
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Tillbehör Sockel Frost målad MFC</x:v>
-[...255 lines deleted...]
-        <x:v>MARBODAL Skåpslucka Aspö Sand</x:v>
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Gryning målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Hav målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Sand målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Sand Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Frost</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0164, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Sand målad MDF</x:v>
+        <x:v>MARBODAL Tillbehör Passbit Moln målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Gryning målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Gryning målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Aspö Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Frost målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Åska målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Hav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Frö målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Ek</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
@@ -2020,5331 +6756,595 @@
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Moln målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Granit Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Gryning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Fanerad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Frost Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Moln målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpstomme</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Frö målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Frö Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Granit målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Frö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MARBODAL Skåpslucka Form Sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Tillbehör Baldakin Frö målad MFC</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>MARBODAL Tillbehör Takanslutning Granit målad MFC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Skåpslucka Arkitekt Plus Frö Vitrin</x:v>
-[...1502 lines deleted...]
-      <x:c t="str">
         <x:v>MARBODAL Tillbehör Sockel Frö målad MFC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Åska målad MDF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Målad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marbodal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MARBODAL Tillbehör Rygg Pärlspont Sand målad MDF</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Skåpslucka Lindö Frost Vitrin med krysspröjs</x:v>
-[...3486 lines deleted...]
-      <x:c t="str">
         <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Hav målad MDF</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>MARBODAL Dekorskåp Moln målad MFC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marbodal</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>