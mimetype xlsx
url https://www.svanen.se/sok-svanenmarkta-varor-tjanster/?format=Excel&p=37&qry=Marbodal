--- v1 (2026-05-05)
+++ v2 (2026-06-22)
@@ -1,7357 +1,7229 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e35855d0b704ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc284044bc246f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rd1a3933fde424c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R43b19cbda343446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1a3933fde424c4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43b19cbda343446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Brun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Ljus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MARBODAL Skåpstomme Dyning Ljus</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...13 lines deleted...]
-        <x:v>MARBODAL Skåpslucka Dyning Brun</x:v>
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpstomme Dyning Brun</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...13 lines deleted...]
-        <x:v>MARBODAL Skåpslucka Dyning Ljus</x:v>
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpstomme Dyning Målad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...13 lines deleted...]
-        <x:v>MARBODAL Skåpstomme Dyning Brun</x:v>
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Målad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...13 lines deleted...]
-        <x:v>MARBODAL Skåpstomme Dyning Målad</x:v>
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpstomme Dyning Frost</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...95 lines deleted...]
-        <x:v>Marbodal</x:v>
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Laminatbänkskiva 20 och 30 mm rak kant m kantlist MF1 eller MF1 Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0154, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>MARBODAL Kompaktlaminat Bänkskiva Frost med svart kärna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0154, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bänkskiva</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...31 lines deleted...]
-        <x:v>Marbodal</x:v>
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Hav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Frö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Tall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Frö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Hav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Frost målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Frö målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Hav målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Tall målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Åska målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Hav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Frö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Tall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Tall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Frö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Hav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Frö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Hav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Tall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Tall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Frö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Hav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Tall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Gryning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Gryning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Gryning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Gryning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Frö målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Granit målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Tall målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Vinga Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Ek Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Granit Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Tall Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Åska Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Aspekt Frost Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Hav Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Moln Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Sand Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Tall Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Åska Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Frö Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Moln Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Åska Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Frost Vitrin med krysspröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Granit Vitrin med krysspröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Granit Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Hav Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Moln Vitrin med krysspröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Moln Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Tall Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Åska Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Ekbacken brunbets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Fanerad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Ekbacken Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Ekbacken Svartbets</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Ek Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>MARBODAL Skåpslucka Ramsvik Ek Vitrin</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...1631 lines deleted...]
-        <x:v>Marbodal</x:v>
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Fanerad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Aspekt Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Aspö Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>MARBODAL Skåpslucka Arkitekt Plus Hav</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0164, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...13 lines deleted...]
-        <x:v>MARBODAL Skåpslucka Aspekt Frost</x:v>
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Sand målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Sand målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Torö2 Frost/ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0118, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Frö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Tall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Hav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Tall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Öland Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Granit målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Frö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Hav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Tall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Frö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Hav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Frö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Hav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Tall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Tall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Frö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Hav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Tall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Frö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Hav</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Front Hörnskåp Gryning MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Gryning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Gryning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Gryning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Gryning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Gryning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Frost målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Hav målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Åska målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Malevik Brun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0118, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Köksskåp Skåpstomme Högskåp Förvaring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Frost Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Frö Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Hav Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Moln Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Sand Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Frost Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Frö Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Granit Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Frost Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Granit Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Hav Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Sand Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Tall Vitrin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Frost Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Frö Vitrin med krysspröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Frö Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Hav Vitrin med krysspröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Lin Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Sand Vitrin med krysspröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Sand Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Tall Vitrin med krysspröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Åska Vitrin med krysspröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Öland Frost Vitrin med spröjs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Baldakin Fanerad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Fanerad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Fanerad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Fanerad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Ramsvik Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Ramsvik Ek Vitrin Räfflat Glas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Saltö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0118, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Aspö Sand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0164, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...205 lines deleted...]
-        <x:v>MARBODAL Skåpslucka Aspö Granit</x:v>
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Aspö Moln</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0164, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...397 lines deleted...]
-        <x:v>MARBODAL Skåpslucka Arkitekt Plus Sand</x:v>
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Aspö Frost</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0164, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...397 lines deleted...]
-        <x:v>MARBODAL Skåpslucka Arkitekt Frost</x:v>
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Frost</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0164, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...525 lines deleted...]
-        <x:v>MARBODAL Skåpslucka Arkitekt Plus Moln</x:v>
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Fagerö Gryning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Form Gryning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Lindö Gryning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Frö</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0164, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...127 lines deleted...]
-        <x:v>Marbodal</x:v>
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Tall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Gryning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Granit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Arkitekt Plus Bark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0164, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Dekorskåp Moln målad MFC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>MARBODAL Dekorskåp Gryning målad MFC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...287 lines deleted...]
-        <x:v>Marbodal</x:v>
+        <x:v>MARBODAL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>MARBODAL Front Hörnskåp Moln målad MFC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...525 lines deleted...]
-        <x:v>Marbodal Skåpslucka Saltö</x:v>
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Dekorsida Pärlspont Åska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Passbit Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Rygg Pärlspont Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Sockel Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Spotlightskiva Sand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Tillbehör Takanslutning Moln</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köksskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Ljusterö Frost</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0118, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Köksskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...2623 lines deleted...]
-        <x:v>Marbodal</x:v>
+        <x:v>MARBODAL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>