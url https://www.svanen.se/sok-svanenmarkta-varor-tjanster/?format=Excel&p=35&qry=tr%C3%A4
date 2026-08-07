--- v0 (2026-04-21)
+++ v1 (2026-08-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1ccb3c0baf44211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c5d5b1c9414949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rf2cd61eaf5474cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rfb23e7c1b60449b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf2cd61eaf5474cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb23e7c1b60449b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
@@ -132,5427 +132,5619 @@
       </x:c>
       <x:c t="str">
         <x:v>Balkongdörr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>062 Fönster och ytterdörrar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NorDan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NorDan AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stasjonsveien 46</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MOI</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ScreenIT A30 Bordsskärm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bordsskärm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Götessons</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Götessons Industri AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rönnåsgatan 5B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ulricehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Silent Express Desk screen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0069</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bordsskärm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Götessons</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Götessons Industri AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rönnåsgatan 5B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ulricehamn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ScreenIT A30 Bordsskärm</x:v>
-[...8 lines deleted...]
-        <x:v>Bordsskärm</x:v>
+        <x:v>Björkved 25 liter nätsäck (EE202104)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0009, 3087 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brännved</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Fasta bränslen och upptändningsprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Firewood Northern Europe OÜ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Väike-Paala tänav 1, 507</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tallinn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Björkved, 1 m3 pall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0009, 3087 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brännved</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Fasta bränslen och upptändningsprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Firewood Northern Europe OÜ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Väike-Paala tänav 1, 507</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tallinn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Björkved 35 liter kartong</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0009, 3087 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brännved</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Fasta bränslen och upptändningsprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Firewood Northern Europe OÜ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Väike-Paala tänav 1, 507</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tallinn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Björkved 40 liter nätsäck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0009, 3087 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brännved</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Fasta bränslen och upptändningsprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Firewood Northern Europe OÜ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Väike-Paala tänav 1, 507</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tallinn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Björkved 22,5 l kartong</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3087 0009, 3087 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brännved</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>087 Fasta bränslen och upptändningsprodukter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Firewood Northern Europe OÜ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Väike-Paala tänav 1, 507</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tallinn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Picknickbord för rullstolar i underhållsfria material, park, trästruktur, 81-200-057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Picknickbord för barn i underhållsfria material, park, trästruktur, 81-200-062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Picknickbord för barn i underhållsfria material, park, trästruktur, 81-200-067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Picknickbord för barn och rullestoler i underhållsfria material, park, trästruktur, 81-200-082</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Picknickbord med rygg i underhållsfria material, park, trästruktur, 81-200-237</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Picknickbord Chess, park, trästruktur, 81-200-737</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Picknickbord L=1500 +1xHC i underhållsfria material, park, trästruktur, 81-200-547</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Picknickbord i underhållsfria material, park, trästruktur, 81-200-032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Picknickbord i underhållsfria material, park, trästruktur, 81-200-037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Picknickbord för rullstol i underhållsfria material, park, trästruktur, 81-200-042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Picknickbord för rullstol i underhållsfria material, park, trästruktur, 81-200-047</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Picknickbord för rullstolar i underhållsfria material, park, trästruktur, 81-200-052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Picknickbord för barn och rullestol i underhållsfria material, park, trästruktur, 81-200-072</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Picknickbord för barn och rullestol i underhållsfria material, park, trästruktur, 81-200-077</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Picknickbord för barn och rullestoler i underhållsfria material, park, trästruktur, 81-200-087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Picknickbord med rygg i underhållsfria material, park, trästruktur, 81-200-232</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Picknickbord med rygg och armstöd i underhållsfria material, park, trästruktur, 81-200-332</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Picknickbord med rygg och armstöd i underhållsfria material, park, trästruktur, 81-200-337</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden Piknikbord, utemöbler, trästruktur, 81-201-057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden Piknikbord för rullstol, utemöbler, trästruktur, 81-201-057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Picknickbord Spillmix, park, trästruktur, 81-200-747</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park - Bänk hörn, Utebänk, trästruktur, 81-200-527</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Picknickbord L=1500 +2xHC i underhållsfria material, park, trästruktur, 81-200-557</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Picknickbord Spillmix Universel, park, trästruktur, 81-200-757</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Picknickbord L=1500 i underhållsfria material, park, trästruktur, 81-200-537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HORN Fenix (alla tjocklekar och är inkl. ABS el. träkant)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>6</x:v>
-[...28 lines deleted...]
-        <x:v>087 Fasta bränslen och upptändningsprodukter</x:v>
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HORN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horn Bordplader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farvervej 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Massivt trä från HORN – amerikansk valnöt (alla tjocklekar och kombinationer, inklusive ytbehandling)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HORN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horn Bordplader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farvervej 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Massivt trä från HORN – Termobehandlad ask (alla tjocklekar och kombinationer, inklusive ytbehandling)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HORN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horn Bordplader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farvervej 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Massivt trä från HORN – bok (alla tjocklekar och kombinationer, inklusive ytbehandling)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HORN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horn Bordplader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farvervej 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Laminate by HORN (alla tjocklekar och är inkl. ABS el. träkant)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HORN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horn Bordplader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farvervej 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Massivt trä från HORN – Eur. Körsbär (alla tjocklekar och kombinationer, inklusive ytbehandling)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HORN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horn Bordplader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farvervej 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HORN Linoleum (alla tjocklekar och är inkl. träkant)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HORN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horn Bordplader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farvervej 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Massivt trä från HORN – Ask (alla tjocklekar och kombinationer, inklusive ytbehandling)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HORN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horn Bordplader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farvervej 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Massivt trä från HORN – Thermo-ek (alla tjocklekar och kombinationer, inklusive ytbehandling)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HORN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horn Bordplader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farvervej 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Massivt trä från HORN – Ek (alla tjocklekar och kombinationer, inklusive ytbehandling)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HORN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horn Bordplader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farvervej 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Massivt trä från HORN – Björk (alla tjocklekar och kombinationer, inklusive ytbehandling)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HORN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horn Bordplader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farvervej 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Massivt trä från HORN – Kärna av ask (alla tjocklekar och kombinationer, inklusive ytbehandling)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HORN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horn Bordplader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farvervej 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Massivt trä från HORN – Termobok (alla tjocklekar och kombinationer, inklusive ytbehandling)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HORN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horn Bordplader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farvervej 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Massivt trä från HORN – europeisk valnöt (alla tjocklekar och kombinationer, inklusive ytbehandling)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HORN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horn Bordplader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farvervej 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Massivt trä från HORN – Lönn (alla tjocklekar och kombinationer, inklusive ytbehandling)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HORN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horn Bordplader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Farvervej 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aulum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Trivselhus AB: Licens för att bygga Svanenmärkt småhus, MOVE #106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enfamiljshus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 Nya byggnader</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Trivselhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trivselhus AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panelvägen 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landsbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PEAB Bostad, Flerbostadshus, Varvskajen (Träförrådet 2, 4)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flerbostadshus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 Nya byggnader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PEAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PEAB Bostad AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1282</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PEAB Sverige, Flerbostadshus, Trägården Etapp 2 (Askim 229:5, Askim 229:6)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0049</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flerbostadshus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 Nya byggnader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PEAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Peab Sverige AB Förslöv</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Firewood Northern Europe OÜ</x:v>
-[...2 lines deleted...]
-        <x:v>Väike-Paala tänav 1, 507</x:v>
+        <x:v>Förslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PEAB Bostad, Flerbostadshus, Brf Varvsterrassen (Träförrådet 6)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flerbostadshus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 Nya byggnader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PEAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PEAB Bostad AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1282</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PEAB Bostad, Flerbostadshus, Brf Varvsporten (Träförrådet 3 &amp; 5)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flerbostadshus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 Nya byggnader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PEAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PEAB Bostad AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1282</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ängelholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stena Bygg, Flerbostadshus, Trägården etapp 1 (Askim 229:2, Askim S:19)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0166</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flerbostadshus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 Nya byggnader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stena Bygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stena Fastigheter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värmlandsgatan 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech One Fast båge - ZA Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0003, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Villa Flerluft  - TO Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0006, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Villa Vridfönster  - TG Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0006, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Sidohängt/överkantshängt fönster i trä utåtgående 3-glas med u-värde 0,91 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND Ntech Villa Fast karm m/båge  - TM Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0006, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Fönsterdörr i aluminiumbeklätt trä utåtgående 3+1-glas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Topturnfönster i trä utåtgående 3-glas med u-värde 0,91 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Fönsterdörr i aluminiumbeklätt trä inåtgående 2+1-glas med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Sidohängt fönster i aluminiumbeklätt trä inåtgående 2+1-glas med u-värde 0,91 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Vridfönster i trä utåtgående 3-glas med u-värde 0,91 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND Ntech Villa Fast karm m/båge - BM Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0009, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Sidohängt - NS Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0003, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech One Fast karm m/båge - ZF Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0003, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Bottenhängt - NB Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0003, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Fast fönster i trä 3-glas med u-värde 0,91 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Fönsterdörr i aluminiumbeklätt trä utåtgående 3-glas med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Villa Vridfönster - BG Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0009, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Fast fönster i aluminiumbeklätt trä 3-glas med u-värde 0,91 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Vridfönster i aluminiumbeklätt trä utåtgående 3-glas med u-värde 0,91 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Fönsterdörr i aluminiumbeklätt trä inåtgående 3-glas med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Topturnfönster i aluminiumbeklätt trä utåtgående 3-glas med u-värde 0,91 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND Ntech Villa Fast båge - TZ Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0006, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech One Sidohängt - ZS Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0003, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Flerluftsfönster - FV Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0003, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Sidohängt/överkantshängt fönster i aluminiumbeklätt trä utåtgående 3-glas med u-värde 0,91 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND Ntech One Parfönster - Z2 Passiv Trä, Trä/Alu </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0003, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Fönsterdörr i aluminiumbeklätt trä utåtgående 2+1-glas med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Sideswingfönster i aluminiumbeklätt trä utåtgående 3-glas med u-värde 0,91 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Fast karm - FA Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0003, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Villa Flerluft - BO Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0009, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech One Flerluftsfönster - ZG Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0003, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Villa Fast karm - TL Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0006, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Villa Fast karm - BL Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0009, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Fönsterdörr i trä utåtgående 3-glas med u-värde 1,0 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech One Bottenhängt - ZB Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0003, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Dreh-kipp Säkerhetsfönster - ND Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0003, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svenska Fönster, Sidohängt fönster i aluminiumbeklätt trä inåtgående 3-glas med u-värde 0,91 eller lägre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3062 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svenska Fönster AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Snickarvägen 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EDSBYN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech Fast karm m/båge - IF Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0003, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ND NTech One Kipp-Dreh - ZD Passiv Trä, Trä/Alu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2062 0003, 2062 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fönster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>062 Fönster och ytterdörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NorDan AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stasjonsveien 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MOI</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x142 mm terrasse glatt med sidespor 2,4 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x142 mm terasse glatt med sidespor 5,4 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x142 terrassebord glatt med sidespor 3,6 meter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x142 terrassebord glatt med sidespor 4,8 meter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x142 mm terrassebord glatt 2,7 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x142 mm terrasse glatt 2,4 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x110 mm rektangulær kledning 4,2 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x142 mm terrassebord glatt med sidepor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Heatwood Thermowood-D Gran</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3086 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heatwood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heatwood AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lundvägen 78</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forsa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Heatwood Thermowood-D Furu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3086 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heatwood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Heatwood AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lundvägen 78</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forsa</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Accoya® Radiata Pine, grade A2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3086 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Accoya</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Accsys Technologies PLC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbus 2147</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arnhem</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Accoya® Radiata Pine, grade B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3086 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Accoya</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Accsys Technologies PLC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbus 2147</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arnhem</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lunawood Thermowood-D Spruce</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4086 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunawood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Lunawood Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aleksanterinkatu 25 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear (Radiata)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Norge AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnevegen 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear (Lönn)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Norge AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnevegen 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 60 grader glatt 3,6 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 60 grader glatt 3,0 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 60 grader glatt 4,8 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clera Radiata 19x110 mm rektangulær kledning 3 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 60 grader glatt m/spor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 90 grader glatt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 60 grader glatt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x110 mm rektangulær kledning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x142 terrassebord glatt 3,0 meter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x142 terrassebord glatt 3,6 meter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 90 grader glatt med spor 3,0 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kärävä Thermowood-D kuusi/spruce</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4086 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karava</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärävä Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jasperintie 297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pirkkala</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bitus värmebehandlad furu 212 grader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3086 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bitus AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Torget 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vimmerby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OrganoWood NOWA trallvirke</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3086 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OrganoWood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Organowood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linjalvägen 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OrganoWood NOWA panelvirke</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3086 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OrganoWood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Organowood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linjalvägen 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Woodify Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3086 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woodify</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bäckegårds List AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hestravägen 20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Burseryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 60 grader glatt med spor 4,8 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 90 grader glatt med spor 4,2 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 60 grader glatt med spor 3,0 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 90 grader glatt 4,8 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 90 grader glatt 3,6 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 90 grader glatt 4,2 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Cear Radiata 22x120 mm terrassebord glatt med sidespor i 3,6 meters lengder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Radiata 22x120 mm terrassebord glatt med sidespor 4,8 meters lengder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata19x120 mm dobbelfals kledning 90 grader glatt m/spor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 38x140 mm bryggedekke R 3,175 3,6 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 60 grader glatt med spor 3,6 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 60 grader glatt med spor 4,2 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 90 grader glatt med spor 4,8 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 90 grader glatt med spor 3,6 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony clear Radiata 19x120 mm dobbelfals kledning 60 grader glatt 4,2 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x120 mm dobbelfals kledning 90 grader glatt 3,0 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x110 mm rektangulær kledning 4,8 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x142 mm terrasse glatt 5,4 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 36x68 mm rekke 4,2 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 38x68 mm rekke</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x120 mm terrassebord glatt med spor sidespor 3,0 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x120 mm terrassebord glatt med sidespor 4,2 meters lengder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 38x140 mm bryggedekke R 3,175 4,8 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 38x140 mm bryggedekke R 3,175 3,0 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 38x140 mm bryggedekke R 3,175 4,2 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x120 mm terrassebord glatt med sidespor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 38x68 mm rekke 4,8 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 38x140 mm bryggedekk R 3,175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kärävä Thermowood-D mänty/pine</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4086 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karava</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kärävä Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jasperintie 297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pirkkala</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pine Thermo-D</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4086 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SWM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SWM-Wood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pursialankatu 32</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mikkeli</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Cleaer Radiata 22x142 mm terrassebord glatt med sidespor 2,7 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x142 terrassebord glatt med sidespor 4,2 meter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x142 terrassebord glatt med sidespor 3,0 meter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x142 terrassebord glatt 4,2 meter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x142 terrassebord glatt 4,8 meter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 22x142 mm terrassebord glatt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Accoya® Radiata Pine, grade A1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3086 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Accoya</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Accsys Technologies PLC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbus 2147</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arnhem</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lunawood Thermowood-D Pine</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4086 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunawood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oy Lunawood Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aleksanterinkatu 25 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahti</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thermory spruce</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4086 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Thermory</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Thermory AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lõõtsa 1a</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tallinn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Björkved, 1 m3 pall</x:v>
-[...14 lines deleted...]
-        <x:v>3</x:v>
+        <x:v>Thermory pine</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4086 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Thermory</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Thermory AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lõõtsa 1a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tallinn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>OrganoWood NOWA reglar, stolpar, ribba</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3086 0016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OrganoWood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Organowood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linjalvägen 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear Radiata 19x110 mm rektangulær kledning 3,6 meters lengde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Belgium NV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ketenislaan, Haven 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kallo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Character (Furu)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Norge AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnevegen 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kebony Clear (SYP)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2086 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kebony Norge AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnevegen 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SKIEN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bitus Brandskydd Thermo Furu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3086 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hållbart virke för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Firewood Northern Europe OÜ</x:v>
-[...2605 lines deleted...]
-        <x:v>2086 0011</x:v>
+        <x:v>Bitus AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Torget 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vimmerby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Moelven Thermowood (spruce)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5086 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hållbart virke för utomhusbruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kebony</x:v>
-[...16 lines deleted...]
-        <x:v>2086 0011</x:v>
+        <x:v>Moelven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frøslev Træ A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jens P. L. Petersens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Padborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Moelven Thermowood (pine)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5086 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hållbart virke för utomhusbruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kebony</x:v>
-[...16 lines deleted...]
-        <x:v>2086 0011</x:v>
+        <x:v>Moelven</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frøslev Træ A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jens P. L. Petersens Vej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Padborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spruce Thermo-D</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4086 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hållbart virke för utomhusbruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>086 Hållbart/beständigt trä för utomhusbruk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kebony</x:v>
-[...1950 lines deleted...]
-      <x:c t="str">
         <x:v>SWM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SWM-Wood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pursialankatu 32</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mikkeli</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kebony Clear Radiata 38x68 mm rekke</x:v>
-[...474 lines deleted...]
-        <x:v>Padborg</x:v>
+        <x:v>JOTAPROFF Trä-Snickerier 40</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2096 0002, 2096 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun JOTAPROFF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Yunik Grundfärg trä</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3096 0024, 3096 0024</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Inomhusfärg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Yunik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flügger Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Islevdalvej 151</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rødovre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>JOTAPROFF Trä-Snickerier 40</x:v>
-[...8 lines deleted...]
-        <x:v>Inomhusfärg</x:v>
+        <x:v>Alcro Servalac  Matt Lackfärg Trä &amp; Metall Bas C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4096 0001, 4096 0027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhuslack</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Jotun JOTAPROFF</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Alcro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Heidehofintie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vantaa</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Nome Lekställning, trästruktur/grå, 11-145-262</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Eventyrkollen, leksektion, trästruktur, 30-802-100</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Klätterställning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
@@ -5573,83 +5765,563 @@
       </x:c>
       <x:c t="str">
         <x:v>Klätterställning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Eventyrkollen, leksektion, trästruktur, 30-802-100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klätterställning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly bar chair m. træskal (531511)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freya m. træskal (4711)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly classic chair m. træskal (5351)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly classic lounge m. træskal (5379)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly wood m. træskal (534011)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly bar chair m. træskal (531411)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freya m. træ sæde og træ ryg (4714)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pause m. træskal (866134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freya Lounge m. træ sæde og træ ryg (4731)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>KLH - CLT Spruce Swan Eco</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0030, 3010 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Korslaminerat trä (CLT)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Bygg- och fasadskivor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KLH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KLH Massivholz GmbH</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gewerbestraße 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Teufenbach-Katsch</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Lovisa m gulv, Lekhus, trästruktur/grå, 25-200-372</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lilleper uten gulv, lekstuga, trästruktur, 26-106-082</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stort lekstuga med bänk och bord, lekstuga, trästruktur, 26-106-112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stort lekstuga med rutsche och opptrekksplatta, lekstuga, trästruktur, 26-106-132</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stor lekstuga med bänk och butiksdisk utan gulv, lekstuga, trästruktur, 26-106-142</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stor lekstuga med rutschkana och trappa, lekstuga, trästruktur, 26-106-152</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekhus</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
@@ -5670,5811 +6342,6067 @@
       </x:c>
       <x:c t="str">
         <x:v>Lekhus</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stort lekstuga med rutsche och opptrekksplatta, lekstuga, trästruktur, 26-106-132</x:v>
+        <x:v>Lillemor utan benk och bord, lekstuga, trästruktur, 26-106-122</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekhus</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stort lekstuga med bänk och bord, lekstuga, trästruktur, 26-106-112</x:v>
+        <x:v>Stepper 300mm, aktivitetsapparat, trästruktur, 30-191-112</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Lekhus</x:v>
+        <x:v>Lekplats</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lilleper uten gulv, lekstuga, trästruktur, 26-106-082</x:v>
+        <x:v>Stepper 500mm, aktivitetsapparat, trästruktur, 30-191-122</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Lekhus</x:v>
+        <x:v>Lekplats</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stor lekstuga med rutschkana och trappa, lekstuga, trästruktur, 26-106-152</x:v>
+        <x:v>Björntunneln, lekutrustning, trästruktur, 31-162-260</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Lekhus</x:v>
+        <x:v>Lekplats</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stor lekstuga med bänk och butiksdisk utan gulv, lekstuga, trästruktur, 26-106-142</x:v>
+        <x:v>Figurväggen, lekutrustning, trästruktur, 11-131-012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Lekhus</x:v>
+        <x:v>Lekplats</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lillemor utan benk och bord, lekstuga, trästruktur, 26-106-122</x:v>
+        <x:v>Kioskväggen, lekutrustning, trästruktur, 11-131-022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Lekhus</x:v>
+        <x:v>Lekplats</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kioskväggen, lekutrustning, trästruktur, 11-131-022</x:v>
+        <x:v>Basisväggen, lekutrustning, trästruktur, 11-131-032</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekplats</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Basisväggen, lekutrustning, trästruktur, 11-131-032</x:v>
+        <x:v>Stepper 150mm, aktivitetsapparat, trästruktur, 30-191-102</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekplats</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Björntunneln, lekutrustning, trästruktur, 31-162-260</x:v>
+        <x:v>Tunneln, lekutrustning, trästruktur, 31-162-200</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekplats</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Figurväggen, lekutrustning, trästruktur, 11-131-012</x:v>
+        <x:v>Tunnelväggen, lekutrustning, trästruktur, 31-162-210</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekplats</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stepper 500mm, aktivitetsapparat, trästruktur, 30-191-122</x:v>
+        <x:v>Sanseväggen, lekutrustning, trästruktur, 11-131-002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekplats</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stepper 300mm, aktivitetsapparat, trästruktur, 30-191-112</x:v>
+        <x:v>Twin fåtölj m/träben</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Loungestol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Shore (151N8AEKE4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parkettgolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Horizon (151N8AEKC4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parkettgolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Dusk (153N3BEKF4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parkettgolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Rime (153N3BEKB4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parkettgolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Sun (151N8AEK04KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parkettgolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Mist (153N3BEKC4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parkettgolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Twilight (153N3BEKD4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parkettgolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Coast (151N8AEKD4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parkettgolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Terra (151N8AEKF4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parkettgolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Dawn (153N3BEK04KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parkettgolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Eclipse (153N3BEKE4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parkettgolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Sky (151N8AEKB4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parkettgolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cuprinol TRÄGRUND V</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0051, 3096 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Primer och grundfärg utomhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cuprinol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ScreenIT A30 Golvskärm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rumsavdelare/skärmvägg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Götessons</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Götessons Industri AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rönnåsgatan 5B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ulricehamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fristående rutschkana 2 m hög, Rutschkana, trästruktur, 40-146-501</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Lekplats</x:v>
+        <x:v>Rutschkanor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stepper 150mm, aktivitetsapparat, trästruktur, 30-191-102</x:v>
+        <x:v>Sandkiosken, sandlek, trästruktur/grå, 61-200-740</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Lekplats</x:v>
+        <x:v>Sandlådor och annat för sandlek</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sanseväggen, lekutrustning, trästruktur, 11-131-002</x:v>
+        <x:v>Sandbyen, sandlek, trästruktur/grå, 61-200-760</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Lekplats</x:v>
+        <x:v>Sandlådor och annat för sandlek</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tunnelväggen, lekutrustning, trästruktur, 31-162-210</x:v>
+        <x:v>Cube skänk 150-5, m/2 täckta dörrar och 3 trähyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube skänk 100-1, m/2 täckta dörrar, 2 trähyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube högskåp 100-2, m/2 glasdörrar, 4 glashyllor och 4 trähyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube skänk 200-1, m/2 täckta dörrar och 1 trähylla i mitten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube skänk 100-3, m/1 glasdörr, 1 trähylla och 1 glashylla</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube högskåp 100-3, m/2 täckta dörrar (100), 6 trähyllor, 6 lådor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube skänk 100-7, m/2 lådor och 1 trähylla</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube skänk 100-6, m/2 lådor, 1 täckt dörr och 1 trähylla</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube högskåp 100-4, m/2 glasdörrar, 4 glashyllor, 2 trähyllor, 6 lådor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube skänk 150-1, m/3 täckta dörrar och 3 trähyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube skänk 150-6, m/2 glasdörrar, 1 trähylla mitten och 2 glashyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube högskåp 100-1, m/2 täckta dörrar och 8 trähyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cube skänk 100-4, m/1 täckt dörr och 2 trähyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skåp och skänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Moisture Resistant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träfiberskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Bygg- och fasadskivor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard MDF black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träfiberskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Bygg- och fasadskivor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Lite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träfiberskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Bygg- och fasadskivor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard MDF Euro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träfiberskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Bygg- och fasadskivor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träfiberskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Bygg- och fasadskivor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard deep routing best</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träfiberskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Bygg- och fasadskivor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Vent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träfiberskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Bygg- och fasadskivor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Optima</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träfiberskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Bygg- och fasadskivor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Clear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träfiberskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Bygg- och fasadskivor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Premier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träfiberskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Bygg- och fasadskivor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MDF Fibralux Pro LF+ Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träfiberskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Bygg- och fasadskivor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilin Fibralux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilin BV Division Panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ooigemstraat 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wielsbeke</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard MDF plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träfiberskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Bygg- och fasadskivor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN VENESTAD 3.0 L (310031+310049)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN ONSLUNDA 3.0 XL (347054)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN VALLBY 3.0 XL (347060)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN NOSABY 3.0 XL (347068)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN STEHAG 3.0 L (310030+310048)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN ONSLUNDA 3.0 XXL (347106)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN SKIVARP 3.0 XXL (347105)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN NOSABY 3.0 XXL (347117)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN LUGNET 3.0 XL (347056)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN STARBY 3.0 XXL (347110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN SMEDSTORP 3.0 XL (347058)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN SMEDSTORP 3.0 XXL (347113)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>BJELIN SKIVARP 3.0 XL (347053)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjelin Viken AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Prästavägen 513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viken</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Bestå Bevara</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0043, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träolja utomhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Wood Tex Wood Oil Impredur Colourless / Base 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0048, 3096 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träolja utomhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Elit Terrassolja Brun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0043, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träolja utomhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Bestå Bevara Orange Bas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0043, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träolja utomhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Wood Tex Wood Oil Colourless / Base 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0048, 3096 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träolja utomhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Yunik Pro Wood Oil Colourless / Base 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0048, 3096 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träolja utomhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yunik Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Elit Terrassolja</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0043, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träolja utomhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Elit Terrassolja Orange Bas</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0043, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träolja utomhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PP Wood Oil Base 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0048, 3096 0024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träolja utomhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Exterior Wood Cleaner, 3 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trärengöringsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Rengöringsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woca</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woca Denmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tværvej 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Welin &amp; Co, Gammeldags Träsåpa ofärgad, 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0321</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trärengöringsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Rengöringsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammeldags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Welin &amp; Co AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STENHAGSVÄGEN 45 -47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åkersberga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Welin &amp; Co, Gammeldags Träsåpa ofärgad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0321</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trärengöringsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Rengöringsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammeldags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Welin &amp; Co AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STENHAGSVÄGEN 45 -47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åkersberga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Exterior Wood Cleaner, 1 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trärengöringsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Rengöringsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woca</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woca Denmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tværvej 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Welin &amp; Co, Gammeldags Träsåpa ofärgad, 2,5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3026 0321</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trärengöringsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Rengöringsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gammeldags</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Welin &amp; Co AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STENHAGSVÄGEN 45 -47</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Åkersberga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Exterior Wood Cleaner, 2,5 L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5026 0324</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trärengöringsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>026 Rengöringsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woca</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Woca Denmark A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tværvej 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebord i underhållsfria material, park, trästruktur, 81-200-122</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Lekplats</x:v>
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tunneln, lekutrustning, trästruktur, 31-162-200</x:v>
+        <x:v>Barnebord for rullestol i underhållsfria material, park, trästruktur, 81-200-132</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Lekplats</x:v>
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Twin fåtölj m/träben</x:v>
-[...40 lines deleted...]
-        <x:v>Parkettgolv</x:v>
+        <x:v>Barnebord for rullestoler i underhållsfria material, park, trästruktur, 81-200-142</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebord for rullestoler i underhållsfria material, park, trästruktur, 81-200-147</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebänk i underhållsfria material, park, trästruktur, 81-200-162</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebord i underhållsfria material, park, trästruktur, 81-200-127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebord for rullestol i underhållsfria material, park, trästruktur, 81-200-137</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebänk i underhållsfria material, park, trästruktur, 81-200-167</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bord i underhållsfria material, park, trästruktur, 81-200-097</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bord för rullestol i underhållsfria material, park, trästruktur, 81-200-102</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bord för rullestoler i underhållsfria material, park, trästruktur, 81-200-117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sitsplatta, lekbord, trästruktur, 81-300-052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ludobord, lekbord, trästruktur, 81-300-062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ludobord med 2 sitsplatta, lekbord, trästruktur, 81-300-112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden lite bord, utemöbler, trästruktur, 81-201-027</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Högt Runt Bord, utemöbler, trästruktur glatt, 81-200-417</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Högt Runt Bord, utemöbler, trästruktur, 81-200-412</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Rundad Bord Ø70 cm, park, trästruktur, 81-200-462</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bord i underhållsfria material, park, trästruktur, 81-200-092</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bord för rullestol i underhållsfria material, park, trästruktur, 81-200-107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bord för rullestoler i underhållsfria material, park, trästruktur, 81-200-112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sjakkbord, lekbord, trästruktur, 81-300-042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sjakkbord med 2 sitsplatta, lekbord, trästruktur, 81-300-102</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Runt bord, utemöbler, trästruktur, 81-200-402</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Runt bord, utemöbler, trästruktur glatt, 81-200-407</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden bord utemöbler, trästruktur, 81-201-037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Høit Rundad Bord Ø70 cm, park, trästruktur, 81-200-467</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Sekskant Bänk, park, trästruktur glatt, 81-200-427</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Sekskant Bänk 170 cm med ryggstöd, park, trästruktur, 81-200-432</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Halv Sekskant Bänk, park, trästruktur, 81-200-442</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Halv Bänk med ryggstöd, park, trästruktur, 81-200-452</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Seniorbänk 1 sittplatser, park, trästruktur, 81-201-112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Seniorbänk 2 säten m/mellanarm, park, trästruktur, 81-201-122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Seniorbänk 3 säten m/mellanarm, park, trästruktur, 81-201-132</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Seniorbänk 4 säten m/mellanarm, park, trästruktur, 81-201-142</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Seniorbänk 3-sits rollator, park, trästruktur, 81-201-152</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Seniorbänk 3 sittplatser, park, trästruktur, 81-201-232</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Seniorbänk 4 sittplatser, park, trästruktur, 81-201-242</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Seniorbänk 4 platser 2R1, park, trästruktur, 81-201-262</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Seniorbänk 4 platser 1R2, park, trästruktur, 81-201-272</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park - Bänk komfort, Utebänk, trästruktur, 81-200-507</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park - Bänk med rygg, Utebänk, trästruktur, 81-200-497</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bänk i underhållsfria material,  park, trästruktur, 81-200-152</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bänk 170cm med ryggstöd, park, trästruktur, 81-200-177</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bänk 170cm med ryggstöd och armstöd, park, trästruktur, 81-200-182</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Curved bänk i underhållsfria material, park, trästruktur, 81-200-192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Curved bänk i underhållsfria material, park, trästruktur, 81-200-197</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden bänk, utemöbler, trästruktur, 81-201-047</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bänk i underhållsfria material,  park, trästruktur, 81-200-157</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bänk 170cm med ryggstöd och armstöd, park, trästruktur, 81-200-187</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bänk 170cm med ryggstöd, park, trästruktur, 81-200-172</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Sekskant Bänk, park, trästruktur, 81-200-422</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Sekskant Bänk 170 cm med ryggstöd, park, trästruktur glatt, 81-200-437</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Halv Sekskant Bänk, park, trästruktur glatt, 81-200-447</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Halv Bänk med ryggstöd, park, trästruktur glatt, 81-200-457</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Seniorbänk 4 säten m/mellanarm 2R1, park, trästruktur, 81-201-162</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Seniorbänk 2 sittplatser, park, trästruktur, 81-201-222</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park - Böjd bänk bas, Utebänk, trästruktur, 517</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park - Bänk Bas, Utebänk, trästruktur, 81-200-487</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Bestå Täckfärg Trä Tonad Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Primex Trägrund Plus Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Primex Trägrund Plus White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kulörprov trä ute Bas 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kulörprov trä ute Bas 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Bestå Täckfärg Trä Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Bestå Täckfärg Trä Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Grundfärg Trä White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Grundfärg Trä Röd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Primex Trägrund Plus Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Grundfärg Trä Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Exterio Träfasad Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Exterio Träfasad Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Exterio Träfasad Utevit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0001, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Droppen Elegance, Super Täckande Trælasur oljebaserad, 4 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/044/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusfärg (EU-Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU44 Dekorativa färger, lacker och relaterade produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Droppen Elegance</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nowocoat Industrial A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stålvej 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kolding</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden soffa, utemöbler, trästruktur, 81-201-017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhussoffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden stol, utemöbler, trästruktur, 81-201-007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Stol, utemöbler, trästruktur, 81-200-352</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Stol, utemöbler, trästruktur glatt, 81-200-357</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Stol med ryggstöd, utemöbler, trästruktur, 81-200-362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Stol med ryggstöd, utemöbler, trästruktur glatt, 81-200-367</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Stol med rygg och armstöd, utemöbler, trästruktur glatt, 81-200-377</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Stol med rygg och armstöd, utemöbler, trästruktur, 81-200-372</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solid Textile Board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrig skiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Bygg- och fasadskivor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvadrat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvadrat Really ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lundbergsvej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ebeltoft</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Textile Tabletop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrig skiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Bygg- och fasadskivor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvadrat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvadrat Really ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lundbergsvej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ebeltoft</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 209 Ek Soft Brown Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 209 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kährs</x:v>
-[...22 lines deleted...]
-        <x:v>Parkettgolv</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 181 Oak Rustic Soft Brown MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 181 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kährs</x:v>
-[...22 lines deleted...]
-        <x:v>Parkettgolv</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak Calm Transparent MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kährs</x:v>
-[...22 lines deleted...]
-        <x:v>Parkettgolv</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 209 Ek Soft White Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 209 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kährs</x:v>
-[...22 lines deleted...]
-        <x:v>Parkettgolv</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 209 Oak Rustic Authentic MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 209 x 2200mm, FSC® Mix Credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kährs</x:v>
-[...22 lines deleted...]
-        <x:v>Parkettgolv</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 181 Ek Transparent Calm borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 181 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kährs</x:v>
-[...22 lines deleted...]
-        <x:v>Parkettgolv</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 181 Ek Soft White Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 181 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kährs</x:v>
-[...22 lines deleted...]
-        <x:v>Parkettgolv</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak  Rustic Transparent MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kährs</x:v>
-[...22 lines deleted...]
-        <x:v>Parkettgolv</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 181 Oak Rustic Soft White MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 181 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kährs</x:v>
-[...22 lines deleted...]
-        <x:v>Parkettgolv</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 209 Ek Transparent Calm djupborstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 209 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kährs</x:v>
-[...22 lines deleted...]
-        <x:v>Parkettgolv</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak Lively Soft Brown MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kährs</x:v>
-[...22 lines deleted...]
-        <x:v>Parkettgolv</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 209 Ek Transparent Rustic borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 209 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kährs</x:v>
-[...569 lines deleted...]
-        <x:v>010 Bygg- och fasadskivor</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 209 Oak Rustic Soft Brown MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 209 x 2200mm, FSC® Mix Credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Pfleiderer</x:v>
-[...25 lines deleted...]
-        <x:v>010 Bygg- och fasadskivor</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 181 Ek Transparent Rustic borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 181 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>MEDITE</x:v>
-[...25 lines deleted...]
-        <x:v>010 Bygg- och fasadskivor</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 209 Oak Rustic Soft White MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 209 x 2200mm, FSC® Mix Credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>MEDITE</x:v>
-[...25 lines deleted...]
-        <x:v>010 Bygg- och fasadskivor</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak Lively Soft White MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Pfleiderer</x:v>
-[...25 lines deleted...]
-        <x:v>010 Bygg- och fasadskivor</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 181 Ek Transparent Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 181 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>MEDITE</x:v>
-[...25 lines deleted...]
-        <x:v>010 Bygg- och fasadskivor</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 181 Oak Lively Authentic MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 181 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Pfleiderer</x:v>
-[...25 lines deleted...]
-        <x:v>010 Bygg- och fasadskivor</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 209 Oak Lively Authentic MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 209 x 2200mm, FSC® Mix Credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>MEDITE</x:v>
-[...25 lines deleted...]
-        <x:v>010 Bygg- och fasadskivor</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak Lively Transparent MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>MEDITE</x:v>
-[...25 lines deleted...]
-        <x:v>010 Bygg- och fasadskivor</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 181 Oak Rustic Authentic MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 181 x 2200mm, FSC® Mix credit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Pfleiderer</x:v>
-[...25 lines deleted...]
-        <x:v>010 Bygg- och fasadskivor</x:v>
+        <x:v>BOEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bauwerk Group AG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neudorfstrasse 49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>St. Margrethen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bofelle® 209 Ek Transparent Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 209 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2029 0030, 2029 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Övrigt trägolv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>MEDITE</x:v>
-[...3294 lines deleted...]
-      <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>St. Margrethen</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 181 Oak Rustic Soft Brown MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 181 x 2200mm, FSC® Mix credit</x:v>
-[...638 lines deleted...]
-      <x:c t="str">
         <x:v>Bofelle® 181 Ek Soft Brown Lively borstad, 2-sidig fas 5G Dry Click, Y2 9.6 x 181 x 2200 mm, Toppskikt (mm): 1.2 mm</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>9.6mm Bofelle® 3-Layer Wood Floor Bofelle® 138 Oak Lively Transparent MattPro, brushed, 2-side bevelled Toplayer ca. 1,2mm, 5G Dry Click 9.6 x 138 x 2200mm, FSC® Mix credit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2029 0030, 2029 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Övrigt trägolv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Golv</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BOEN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bauwerk Group AG</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neudorfstrasse 49</x:v>
       </x:c>