--- v0 (2026-06-22)
+++ v1 (2026-09-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f174f408856490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5817a97974a14e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R1e3a8aad2c544c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R2a4f616f5d664bcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1e3a8aad2c544c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a4f616f5d664bcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
@@ -132,274 +132,722 @@
       </x:c>
       <x:c t="str">
         <x:v>Isbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 Halkbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aviform</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Addcon Nordic AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 1138 Porsgrunn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Porsgrunn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Pergrip Run NF, Småsäck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-Na, 6 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-Na, 4 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runway deicer Nordway KF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordway NF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JSC ESSPO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>J. Biliuno 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anykščiai.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 1000 l (IBC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0010, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Pergrip Run KF, 1 kbm IBC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3063 0010, 3063 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 Halkbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Pergrip</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp Industripark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stradasalt klorfritt-K, 1000 l (IBC)</x:v>
+        <x:v>Ice &amp; Dust Away Plus 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ice &amp; Dust-Away</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Photocat A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langebjerg 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roskilde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run KF, Bulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run NF, Big bag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run KF, 1 kbm IBC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 200 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 1000 liter (IBC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-Na, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-Na, 1000 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 25 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runway deicer Nordway NF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordway NF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JSC ESSPO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>J. Biliuno 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anykščiai.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 200 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3063 0010, 3063 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 Halkbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stradasalt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp Industripark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stradasalt klorfritt-Na, 4 kg</x:v>
-[...95 lines deleted...]
-        <x:v>Ice &amp; Dust Away Plus 50</x:v>
+        <x:v>Stradasalt klorfritt-K, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0010, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run KF, 1 Bulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0010, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pergrip</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runway deicer Nordway KA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Isbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 Halkbekämpningsmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordway NF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JSC ESSPO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>J. Biliuno 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anykščiai.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ice &amp; Dust Away</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5063 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 Halkbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ice &amp; Dust-Away</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Photocat A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Langebjerg 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Roskilde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ice &amp; Dust Away</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Unisalt PF</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5063 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 Halkbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UNISALT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>JSC STEGA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Laisves str. 17-14</x:v>
@@ -416,382 +864,30 @@
         <x:v>5063 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 Halkbekämpningsmedel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>UNISALT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>JSC STEGA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Laisves str. 17-14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mazeikiai</x:v>
-      </x:c>
-[...350 lines deleted...]
-        <x:v>Perstorp</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>