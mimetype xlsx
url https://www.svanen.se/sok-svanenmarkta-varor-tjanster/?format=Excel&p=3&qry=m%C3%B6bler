--- v1 (2026-05-12)
+++ v2 (2026-07-23)
@@ -1,46326 +1,48054 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62bd034c1fa34014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R991839de721f414c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R2ab78204585f4e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R0f664fcf5dbb4f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ab78204585f4e54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f664fcf5dbb4f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TAUMONA Double door wall cabinet with two shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Wall cabinet with three shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA High cabinet with three shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom cabinet with two drawers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA High cabinet with four shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Double doors opening bathroom cabinet with one shelf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom sink cabinet with two drawers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom cabinet with one shelf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom open cabinet with one shelf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA High cabinet with five shelves</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Frost</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Brun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpslucka Dyning Ljus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MARBODAL Skåpstomme Dyning Ljus</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
+        <x:v>MARBODAL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Double door wall cabinet with two shelves</x:v>
+        <x:v>MARBODAL Skåpstomme Dyning Brun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MARBODAL Skåpstomme Dyning Målad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0007, 3031 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Badrumsskåp och fronter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MARBODAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nobia AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 70376</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Double doors opening bathroom sink cabinet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Skåpslucka Dyning Brun</x:v>
+        <x:v>MARBODAL Skåpslucka Dyning Målad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
+        <x:v>MARBODAL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Skåpslucka Dyning Ljus</x:v>
+        <x:v>MARBODAL Skåpstomme Dyning Frost</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0007, 3031 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
+        <x:v>MARBODAL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nobia AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 70376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Skåpstomme Dyning Brun</x:v>
-[...2 lines deleted...]
-        <x:v>3031 0007, 3031 0007</x:v>
+        <x:v>TAUMONA Bathroom sink cabinet with one drawer and drawer imitation facade</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...13 lines deleted...]
-        <x:v>TAUMONA Wall cabinet with three shelves</x:v>
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Open wall cabinet with two shelves</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Skåpstomme Dyning Målad</x:v>
-[...2 lines deleted...]
-        <x:v>3031 0007, 3031 0007</x:v>
+        <x:v>TAUMONA Bathroom sink cabinet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...16 lines deleted...]
-        <x:v>3031 0007, 3031 0007</x:v>
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Bathroom cabinet with one drawer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...13 lines deleted...]
-        <x:v>TAUMONA High cabinet with three shelves</x:v>
+        <x:v>TAUMONA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taumona</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ventos 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mažeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Low bathroom sink cabinet with one drawer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Bathroom cabinet with two drawers</x:v>
+        <x:v>TAUMONA Wall cabinet with two shelves</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA High cabinet with four shelves</x:v>
+        <x:v>TAUMONA Double door wall cabinet with three shelves</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Bathroom sink cabinet with two drawers</x:v>
+        <x:v>TAUMONA Open wall cabinet with three shelves</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Badrumsskåp och fronter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Double doors opening bathroom cabinet with one shelf</x:v>
+        <x:v>Børge Mogensen Barnbord, P10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bord till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J83B Bench Oak Lacquered Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J83B Bench Beech Black Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J163 Piano bench, Oak, Solid, Black (Ral 9005),Painted, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J83B Bench Beech Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J163 Piano bench, Oak, Nature, Lacquered waterbased, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden Piknikbord, utemöbler, grå, 81-201-050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden Piknikbord, utemöbler, trästruktur, 81-201-057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden Piknikbord för rullstol, utemöbler, grå, 81-201-060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solsiden Piknikbord för rullstol, utemöbler, trästruktur, 81-201-057</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Trivselhus AB: Licens för att bygga Svanenmärkt småhus, MOVE #303</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enfamiljshus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 Nya byggnader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trivselhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trivselhus AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panelvägen 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landsbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Trivselhus AB: Licens för att bygga Svanenmärkt småhus, MOVE #304</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3089 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Enfamiljshus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>089 Nya byggnader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trivselhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trivselhus AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Panelvägen 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Landsbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J52B Chair Beech Black Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fåtölj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J52B Chair Beech Lacquered</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fåtölj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J52B Chair Beech Pure White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fåtölj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J52B Chair Beech Jet Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fåtölj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J52B Chair Oak Oil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fåtölj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J52D Bench Beech Jet Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fåtölj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J52B Chair Beech Brick Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fåtölj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Wardrobe with two tubes and one shelf</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Badrumsskåp och fronter</x:v>
+        <x:v>Garderob med dörr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Bathroom cabinet with one shelf</x:v>
+        <x:v>Rydd garderobesystem, x-finèr, direktelaminat/høytrykkslaminat, alle størrelser og varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob med dörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande Fabrikker AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjelbostad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innfjorden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Wardrobe with one fixed and four removable shelves</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Badrumsskåp och fronter</x:v>
+        <x:v>Garderob med dörr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Bathroom open cabinet with one shelf</x:v>
+        <x:v>KRS Kapp- och skohylla Maximal Tråd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob med dörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Wardrobe with 4 shelves and 3 drawers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Badrumsskåp och fronter</x:v>
+        <x:v>Garderob med dörr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA High cabinet with five shelves</x:v>
+        <x:v>KRS Klädvagn Roller Midi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob med dörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grande Garderobeskap, fra 30x30x100 cm til 100x60x240 cm, med hyller/stang/trådkurver, direktelaminat/høytrykkslaminat, alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob med dörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande Fabrikker AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjelbostad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innfjorden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Wardrobe with tube and two shelves</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Badrumsskåp och fronter</x:v>
+        <x:v>Garderob med dörr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MARBODAL Skåpstomme Dyning Frost</x:v>
-[...8 lines deleted...]
-        <x:v>Badrumsskåp och fronter</x:v>
+        <x:v>Aksess-serien, direktelaminat/høytrykkslaminat, alle størrelser, alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0094</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob med dörr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...13 lines deleted...]
-        <x:v>TAUMONA Double doors opening bathroom sink cabinet</x:v>
+        <x:v>Grande</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grande Fabrikker AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skjelbostad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Innfjorden</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Trådkorg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob med dörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAUMONA Wardrobe with tube, shelves and 3 drawers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3031 0158</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Badrumsskåp och fronter</x:v>
+        <x:v>Garderob med dörr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>TAUMONA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taumona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ventos 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mažeikiai</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TAUMONA Bathroom sink cabinet with one drawer and drawer imitation facade</x:v>
-[...8 lines deleted...]
-        <x:v>Badrumsskåp och fronter</x:v>
+        <x:v>KRS Stövel och vanthållare Maximal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob med dörr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>TAUMONA</x:v>
-[...22 lines deleted...]
-        <x:v>Badrumsskåp och fronter</x:v>
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KRS Klädvinda Ergo mini</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0078</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob med dörr</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>TAUMONA</x:v>
-[...22 lines deleted...]
-        <x:v>Badrumsskåp och fronter</x:v>
+        <x:v>KRS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karl Roland Simonsson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 3179</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack dubbelsidig golvmodell m hjul (36262)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Marbodal</x:v>
-[...22 lines deleted...]
-        <x:v>Badrumsskåp och fronter</x:v>
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, blå (80735)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>TAUMONA</x:v>
-[...22 lines deleted...]
-        <x:v>Badrumsskåp och fronter</x:v>
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk golvmodell (33389)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>TAUMONA</x:v>
-[...22 lines deleted...]
-        <x:v>Badrumsskåp och fronter</x:v>
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalform Kapprumsinredning serie 9858</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0137</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>TAUMONA</x:v>
-[...22 lines deleted...]
-        <x:v>Badrumsskåp och fronter</x:v>
+        <x:v>Dalform</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalform AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kungsvägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säter</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ryggplatta till Flexifack (30998)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>TAUMONA</x:v>
-[...22 lines deleted...]
-        <x:v>Badrumsskåp och fronter</x:v>
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack delad (33855)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>TAUMONA</x:v>
-[...22 lines deleted...]
-        <x:v>Badrumsskåp och fronter</x:v>
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 hörnmodul 1 fack med sittbänk (36265)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>TAUMONA</x:v>
-[...13 lines deleted...]
-        <x:v>Børge Mogensen Barnbord, P10</x:v>
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 sittbänk och skohylla delad (33858)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi meddelandehylla (36274)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, mintgrön (80738)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, lindgrön (80737)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack golvmodell (36257)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, mörkgrå (33899)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack (36254)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, ljusorange (80730)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, havsblå (80733)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 hörnmodul 2 fack med sittbänk (36266)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 extra överhylla (36270)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 liten dörr (36970)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack golvmodell (36256)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel utan sittbänk (33382)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk (33387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 Klädfack hel utan sittbänk (33383)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack (36255)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 extra överhylla (36272)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 extra hyllplan (36269)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk golvmodell (33390)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, svart (80728)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi klädkrok enkel (36275)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack dubbelsidig golvm (36261)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 extra hyllplan (31313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk (33386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 extra hyllplan (31314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, grön (80736)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 liten dörr (36971)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, petrol (80734)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 sittbänk och skohylla delad (33857)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, hörnmodul (36267)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack dubbelsidig golvmodell m hjul (36263)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, vit (80727)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk dubbelsidig golvmodell (33944)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, rosa (80732)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack delad (33856)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 sittbänk och skohylla delad (33859)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, lingonröd (80731)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel utan sittbänk (33381)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 liten dörr (37026)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 dörr (37027)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 dörr (36973)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk dubbelsidig golvmodell m hjul (33942)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack golvmodell (36258)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack delad (33854)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack dubbelsidig golvmodell m hjul (36264)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 extra överhylla (36271)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk (33384)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack dubbelsidig golvm (36259)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk dubbelsidig golvmodell m hjul (33941)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, citrongul (80729)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack dubbelsidig golvm (36260)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi dubbelkrok (38809)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, ljusgrå (33898)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack (36253)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk dubbelsidig golvmodell m hjul (33940)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk dubbelsidig golvmodell (33943)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk dubbelsidig golvmodell (33945)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 klädfack hel med sittbänk golvmodell (33388)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 dörr (36972)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell- och Restaurang AB Grand i Lund, Hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3055 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hotell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>055 Hotell och andra logiverksamheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grand i Lund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grand Hotel Lund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell- och Restaurang AB Grand i Lund, Restaurang</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3055 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hotellrestaurang</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>055 Hotell och andra logiverksamheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grand i Lund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grand Hotel Lund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Børge Mogensen Hylla B5, 21 x 80 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Børge Mogensen Hylla B5, 21 x 100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Børge Mogensen Hylla B5, 21 x 40 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RAW Door Frame (snap-in)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RAW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Raw A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C.F. Richs Vej 115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederiksberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RAW Premium Door Frame (snap-in)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RAW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Raw A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C.F. Richs Vej 115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederiksberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecolabel Moulded Massive Door with glass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Viljandi Aken ja Uks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Piiri 2a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecolabel Moulded Massive Door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Viljandi Aken ja Uks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Piiri 2a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecolabel Moulded Light Door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Viljandi Aken ja Uks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Piiri 2a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecolabel Moulded Light Door with glass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Viljandi Aken ja Uks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Piiri 2a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecolabel Flush light Door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Viljandi Aken ja Uks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Piiri 2a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecolabel Flush light Door with glass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Viljandi Aken ja Uks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Piiri 2a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecolabel Flush Massive Door with glass</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Viljandi Aken ja Uks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Piiri 2a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecolabel Flush Massive Door</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AS Viljandi Aken ja Uks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Piiri 2a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RAW Premium Plus Door frame (snap-in)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Inomhusdörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RAW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Raw A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>C.F. Richs Vej 115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frederiksberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hotell- och Restaurang AB Grand i Lund, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3055 0192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konferensverksamhet med övernattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>055 Hotell och andra logiverksamheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grand i Lund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grand Hotel Lund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5046ECO Quadro  locker, 6 doors, ECO, H1168 x W1198 x D550 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skohylla ENTRY, vägghängd med 5 skohyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AJ Produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AJ Produkter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportvägen 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Halmstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5302ECO Quadro bookcase, ECO, H784 x W410 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5371ECO Quadro bookcase, ECO, H784 x W1198 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3172ECO Low plinth for 2x D 430 mm, back to back, ECO, H95 x W2408 x D820 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5021ECO Quadro  locker, 4 doors, ECO, H1168 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5024ECO Quadro  locker, 8 doors, ECO, H1744 x W804 x D550 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skohylla ENTRY, golvstående med 6 skoyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AJ Produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AJ Produkter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportvägen 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Halmstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5354ECO Quadro bookcase, ECO, H603 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5041ECO Quadro  locker, 3 doors, ECO, H592 x W1198 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5328ECO Quadro bookcase, ECO, H603 x W410 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3186ECO High plinth, ECO, H216 x W406 x D510 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder (3005x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5347ECO Quadro cabinet with 2 shelves behind the door, ECO, H1168 x W410 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3178ECO High plinth for D 430 mm, square, ECO, H216 x W1194 x D1194 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3158ECO High plinth for 2x D 430 mm side by side, ECO, H216 x W1604 x D390 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3192ECO Plate plinth, adjustable, ECO, W1198 x D550mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5438ECO Low plinth, ECO, H95 x W1604 x D390 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5363ECO Quadro bookcase, ECO, H1552 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5412ECO Low plinth, ECO, H95 x W800 x D390 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5038ECO Quadro  locker, 4 doors, ECO, H1552 x W410 x D550 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5320ECO Quadro bookcase, ECO, H784 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder (1505x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5352ECO Quadro cabinet with 1 shelf behind the door, ECO, H784 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5331ECO Quadro bookcase, ECO, H784 x W1198 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5423ECO Quadro bookcase, ECO, H216 x W1198 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5432ECO Quadro bookcase, ECO, H216 x W1198 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Colour Rack-S-Shape-Dijon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horsens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5306ECO Quadro bookcase, ECO, H1168 x W410 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5204ECO Quadro pull-out cabinet, high with 6 rooms, ECO, H1263 x W392 x D900/1717 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder sharp (3505x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Colour Rack-C-Shape-Maroon red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horsens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5207ECO Quadro two-sided pull-out cabinet with shelving on both sides, medium with 6 rooms, ECO, H1139 x W392 x D900/1717 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5312ECO Quadro cabinet with 1 shelf behind the door, ECO, H784 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5036ECO Quadro  locker with letter slot, 6 doors, ECO, H1744 x W804 x D550 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5308ECO Quadro bookcase, ECO, H1552 x W410 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5311ECO Quadro bookcase, ECO, H784 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3174ECO High plinth for 2x D 430 mm, back to back, ECO, H216 x W2408 x D820 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3157ECO High plinth for 2x D 350 mm, side by side, ECO, H216 x W1604 x D310 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5326ECO Quadro cabinet with 1 shelf behind the door, ECO, H1168 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3173ECO High plinth for 2x D 350 mm, back to back, ECO, H216 x W2408 x D660 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5184ECO Quadro pull-out cabinet, high with 1 large and 4 small rooms, ECO, H1263 x W392 x D900/1717 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5027ECO Quadro  locker, 6 doors, ECO, H1744 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder sharp (1005x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5346ECO Quadro bookcase, ECO, H1168 x W410 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5316ECO Quadro bookcase, ECO, H603 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3167ECO High plinth for 2x D 350 mm, side by side, ECO, H216 x W2408 x D310 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5319ECO Quadro cabinet with 1 shelf behind the door, ECO, H1168 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5030ECO Quadro  locker, 10 doors, ECO, H1936 x W804 x D550 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3183ECO Low plinth, ECO, H95 x W1194 x D510 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder (905x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3163ECO High plinth for 2x D 350 mm, back to back, ECO, H216 x W1604 x D660 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5208ECO Quadro two-sided pull-out cabinet with shelving on both sides, low with 4 rooms, ECO, H939 x W392 x D900/1717 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5358ECO Quadro cabinet with 2 shelves behind each door, ECO, H1168 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5343ECO Quadro cabinet with 1 shelf behind the door, ECO, H784 x W410 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5330ECO Quadro bookcase, ECO, H400 x W1198 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3154ECO High plinth for 2x D 430 mm, back to back, ECO, H216 x W800 x D820 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3162ECO Low plinth for 2x D 430 mm, back to back, ECO, H95 x W1604 x D820 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3155ECO Low plinth for 2x D 350 mm, side by side, ECO, H95 x W1604 x D310 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5040ECO Quadro  locker, 5 doors, ECO, H1936 x W410 x D550 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5275ECO Plate plinth, adjustable, ECO, W1608 x D430mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3191ECO Plate plinth, adjustable, ECO, W804 x D550mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder (3505x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5421ECO Quadro bookcase, ECO, H216 x W410 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AIR TV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5329ECO Quadro bookcase, ECO, H603 x W410 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5198ECO Quadro pull-out cabinet, medium with 6 rooms, ECO, H1139 x W392 x D800/1470 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3171ECO Low plinth for 2x D 350 mm, back to back, ECO, H95 x W2408 x D660 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5327ECO  Quadro bookcase, ECO, H1168 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5422ECO Quadro bookcase, ECO, H216 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder (4005x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5299ECO Quadro cabinet with 3 shelves behind the door, ECO, H1552 x W410 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5012ECO Quadro  locker, 2 doors, ECO, H400 x W804 x D550 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5396ECO Plate plinth, adjustable, ECO, W804 x D350mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5411ECO Low plinth, ECO, H95 x W800 x D310 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5317ECO Quadro bookcase, ECO, H1168 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5323ECO Quadro bookcase, ECO, H1552 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5327ECO Quadro bookcase, ECO, H1168 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5342ECO Quadro bookcase, ECO, H784 x W410 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5034ECO Quadro  locker with letter slot, 4 doors, ECO, H1168 x W804 x D550 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5377ECO Quadro bookcase, ECO, H1168 x W1198 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5351ECO Quadro bookcase, ECO, H784 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5305ECO Quadro cabinet, H400 x W410 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5209ECO Quadro two-sided pull-out cabinet with shelving on both sides, high with 6 rooms, ECO, H1323 x W392 x D900/1717 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3164ECO High plinth for 2x D 430 mm, back to back, ECO, H216 x W1604 x D820 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5394ECO Plate plinth, adjustable, ECO, W410 x D350mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5199ECO Quadro pull-out cabinet, medium with 6 rooms, ECO, H1139 x W392 x D900/1717 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5307ECO Quadro cabinet with 2 shelves behind the door, ECO, H1168 x W410 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3177ECO High plinth for D 350 mm, square, ECO, H216 x W1114 x D1114 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder sharp (1505x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5020ECO Quadro  locker, 4 doors, ECO, H1168 x W804 x D550 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5037ECO Quadro  locker, 4 doors, ECO, H1552 x W410 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5322ECO Quadro cabinet, ECO, H400 x W410 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder sharp (4505x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5402ECO Low plinth, ECO, H95 x W406 x D390 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5379ECO Quadro cabinet with 3 shelves behind each door, ECO, H1552 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3161ECO Low plinth for 2x D 350 mm, back to back, ECO, H95 x W1604 x D660 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5321ECO Quadro bookcase, ECO, H1168 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5372ECO Quadro bookcase, ECO, H984 x W1198 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5366ECO Quadro bookcase, ECO, H1936 x W410 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder (1005x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5386ECO Quadro cabinet with 4 shelves behind each door, ECO, H1936 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5014ECO Quadro  locker, 2 doors, ECO, H592 x W804 x D550 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3166ECO Low plinth for 2x D 430 mm, side by side, ECO, H95 x W2408 x D390 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder (2005x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5035ECO Quadro  locker with letter slot, 6 doors, ECO, H1744 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder (2505x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5031ECO Quadro  locker with letter slot, 2 doors, ECO, H592 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5015ECO Quadro  locker, 4 doors, ECO, H976 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5309ECO Quadro bookcase, ECO, H1936 x W410 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5314ECO Quadro cabinet, ECO, H400 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5325ECO Quadro bookcase, ECO, H1936 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5013ECO Quadro  locker, 2 doors, ECO, H592 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5324ECO Quadro bookcase, ECO, H400 x W410 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5315ECO Quadro bookcase, ECO, H984 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5303ECO Quadro cabinet with 1 shelf behind the door, ECO, H784 x W410 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5297ECO Quadro cabinet with 4 shelves behind the door, ECO, H1936 x W410 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5378ECO Quadro cabinet with 4 shelves behind the door, ECO, H1936 x W410 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder sharp (5005x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3153ECO High plinth for 2x D 350 mm, back to back, ECO, H216 x W800 x D660 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5404ECO High plinth, ECO, H216 x W406 x D310 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5016ECO Quadro  locker, 4 doors, ECO, H976 x W804 x D550 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3181ECO Low plinth, ECO, H95 x W800 x D510 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3156ECO Low plinth for 2x D 430 mm, side by side, ECO, H95 x W1604 x D390 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3165ECO Low plinth for 2x D 350 mm, side by side, ECO, H95 x W2408 x D310 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5384ECO Quadro cabinet with 4 shelves behind each door, ECO, H1936 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5201ECO Quadro pull-out cabinet, low with 4 rooms, ECO, H939 x W392 x D800/1470 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5364ECO Quadro bookcase, ECO, H1552 x W410 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Colour Rack-C-Shape-Steel blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horsens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5401ECO Low plinth, ECO, H95 x W406 x D310 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3175ECO Low plinth for D 350 mm, square, ECO, H95 x W1114x D1114 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5431ECO Low plinth, ECO, H95 x W1194 x D310 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5039ECO Quadro  locker, 5 doors, ECO, H1936 x W410 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5022ECO Quadro  locker, 4 doors, ECO, H1168 x W804 x D550 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5019ECO Quadro  locker, 4 doors, ECO, H1168 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5042ECO Quadro  locker, 3 doors, ECO, H592 x W1198 x D550 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5321ECO  Quadro bookcase, ECO, H1168 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5355ECO Quadro bookcase, ECO, H984 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5433ECO High plinth, ECO, H216 x W1194 x D310 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder sharp (4005x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder sharp (2505x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5011ECO Quadro  locker, 2 doors, ECO, H400 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5398ECO Plate plinth, adjustable, ECO, W1198 x D350mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Montana System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AIR FLOW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5337ECO Quadro bookcase, ECO, H1168 x W1198 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5033ECO Quadro  locker with letter slot, 4 doors, ECO, H1168 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3152ECO Low plinth for 2x D 430 mm, back to back, ECO, H95 x W800 x D820 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5395ECO Plate plinth, adjustable, ECO, W410 x D430mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5333ECO Quadro cabinet, ECO, H400 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5332ECO Quadro bookcase, ECO, H400 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3188ECOHigh plinth, ECO, H216 x W406 x D460 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Colour Rack-S-Shape-Eggshell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horsens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Colour Rack-C-Shape-Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horsens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder (4505x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5318ECO Quadro cabinet with 2 shelves behind each door, ECO, H1168 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3151ECO Low plinth for 2x D 350 mm, back to back, ECO, H95 x W800 x D660 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5032ECO Quadro  locker with letter slot, 2 doors, ECO, H592 x W804 x D550 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5336ECO Quadro bookcase, ECO, H984 x W1198 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Colour Rack-S-Shape-Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horsens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5397ECO Plate plinth, adjustable, ECO, W804 x D430mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AIR SPACES</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5047ECO Quadro  locker, 8 doors, ECO, H1744 x W804 x D500 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5399ECO Plate plinth, adjustable, ECO, W1198 x D430mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3184ECO High plinth, ECO, H216 x W1194 x D510 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5183ECO Quadro pull-out cabinet, high with 1 large and 4 small rooms, ECO, H1263 x W392 x D800/1470 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skohylla ENTRY, golvstående med 10 skohyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AJ Produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AJ Produkter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportvägen 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Halmstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Skohylla ENTRY, vägghängd med 3 skohyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AJ Produkter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AJ Produkter AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Transportvägen 23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Halmstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AIR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5298ECO Quadro cabinet with 3 shelves behind the door, ECO, H1552 x W410 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5370ECO Quadro bookcase, ECO, H400 x W1198 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5304ECO Quadro bookcase, ECO, H400 x W410 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5357ECO Quadro bookcase, ECO, H1168 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5045ECO Quadro  locker, 6 doors, ECO, H1168 x W1198 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5028ECO Quadro  locker, 6 doors, ECO, H1744 x W804 x D550 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5313ECO Quadro bookcase, ECO, H400 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3190ECO Plate plinth, adjustable, ECO, W410 x D550mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5424ECO Quadro bookcase, ECO, H216 x W410 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Colour Rack-S-Shape-Jungle green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horsens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VICTOR 2 Bench</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Makiba</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Makiba</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>300 Allée dea Barrots</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montlaur</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder sharp (905x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5029ECO Quadro  locker, 10 doors, ECO, H1936 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5310ECO Quadro bookcase, ECO, H784 x W804 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5345ECO Quadro bookcase, ECO, H984 x W410 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5403ECO High plinth, ECO, H216 x W406 x D390 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5026ECO Quadro  locker, 8 doors, ECO, H1552 x W804 x D550 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5427ECO Quadro bookcase, ECO, H216 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5301ECO Quadro bookcase, ECO, H984 x W410 x D350 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5414ECO High plinth, ECO, H216 x W800 x D310 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder sharp (2005x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5203ECO Quadro pull-out cabinet, high with 6 rooms, ECO, H1263 x W392 x D800/1470 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5383ECO Quadro cabinet with 3 shelves behind each door, ECO, H1552 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5025ECO Quadro  locker, 8 doors, ECO, H1552 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5023ECO Quadro  locker, 8 doors, ECO, H1744 x W804 x D430 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5435ECO Low plinth, ECO, H95 x W1194 x D390 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5437ECO High plinth, ECO, H216 x W1194 x D390 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder sharp (3005x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boarder (5005x1205 mm)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lintex AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Madesjövägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nybro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3168ECO High plinth for 2x D 430 mm side by side, ECO, H216 x W2408 x D390 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3176ECO Low plinth for D 430 mm, square, ECO, H95 x W1194 x D1194 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3182ECO High plinth, ECO, H216 x W800 x D510 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3185ECO Low plinth, ECO, H95 x W406 x D510 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5413ECO High plinth, ECO, H216 x W800 x D390 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Colour Rack-C-Shape-Standard grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HAY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havnen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Horsens</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4812ECO RAW desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1200 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8718ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1800 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UGO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Makiba</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Makiba</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>300 Allée dea Barrots</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montlaur</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4714ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4738ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1800 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 180x80cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4806ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 1600 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8812ECO Flow desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 160x90cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4816ECO RAW Skrivebord, med mavebue inkl. kabelbakke og 2 kabelgennemføringer, 1600 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilow Table Series</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4818ECO RAW desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1800 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4736ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1600 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8814ECO Flow desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8714ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dencon Sit/Stand desk 1600x800 with cable tray and rectangular legs (height 620-1270) (03504ECO+0355ECO+6165ECO)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dencon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dencon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skyttevej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4814ECO RAW desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1400 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Slender m. finér, 200x100 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4718ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1800 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 180x90cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VICTOR 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/060</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Makiba</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Makiba</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>300 Allée dea Barrots</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montlaur</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4712ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 120x90cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 140x80cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4804ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 1400 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8712ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 140x90cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4802ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 1200 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 160x80cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4720ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 2000 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arctic hæve-/sænkebord ECO 120x80cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4810ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 2000 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4808ECO RAW desk, whole arch incl. cable tray and 2 plastic cable grommets, ECO, 1800 x  900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8816ECO Flow desk, stomach arch incl. cable tray and 2 plastic cable grommets, ECO, 1600 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4716ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1600 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4722ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 1000 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4734ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 180x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FUMAC InLINE hæve-/sænkeborde, rektangulær, linoleum, affaset bordkantprofil i klar lak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FUMAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FUMAC A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrivej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vinderup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4724ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1400 x 1000 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 160x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 120x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 160x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 160x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 140x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 160x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra hæve/sænkebord 180x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 120x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 140x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 120x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>4732ECO RAW desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1200 x 900 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8716ECO Flow desk, rectangular incl. cable tray and 2 plastic cable grommets, ECO, 1600 x 800 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/022</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cube Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vadstedvej 212</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hammel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract hæve/sænkebord 120x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 180x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kontra ECO hæve/sænkebord 120x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Futura hæve/sænkebord 160x90 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Embla ECO hæve/sænkebord 140x80 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Future hæve/sænkebord 140x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 160x80 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x80 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x90 finer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 180x90 laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 140x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contract ECO hæve/sænkebord 180x90 linoleum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Empire ECO hæve/sænkebord 120x80 melamin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, bord (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daarbak Design A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gugvej 120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aalborg SÆ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lingo Shelving System</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, förvaring (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lammhults Biblioteksdesign</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lammhults Biblioteksdesign A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalbækvej 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holsted</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Guild Shelf HM15 W120 D25 cm Solid wood Lacquered oak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, förvaring (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Guild Shelf HM15 W120 D25 cm Solid wood Lacquered walnut</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, förvaring (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Guild Shelf HM14 W75 D22,5 cm Solid wood Lacquered walnut</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, förvaring (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dencon Extension cabinet W400xD800xH1102 left (2370ECO)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, förvaring (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dencon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dencon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skyttevej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dencon Bookcasel W800xD350xH1102 w/divider (2302ECO)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, förvaring (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dencon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dencon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skyttevej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dencon Extension cabinet W400xD800xH1102 right (2369ECO)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, förvaring (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dencon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dencon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skyttevej 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skive</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Guild Shelf HM14 W75 D22,5 cm Solid wood Lacquered oak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, förvaring (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco Puls 8020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3080 LYNDERUP stol, sort, Ask, sort</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Treldevej 183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredercia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Cura in several colours. Item no. 12901-2062-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-11 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Connect in several colours. Item no. 12901-2042-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi 7200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Tube legs 16mm. w/padded seat: Cura in several colours. Item no. 12901-2052-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gate Reflect 5000, sort skal, sort stel, sædepolstring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW26 - Chair w. plastic shell, A-base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Connect in several colours. Item no. 12901-2062-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5200, sædepolstring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kevi EAIR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Tube legs 16mm. w/padded seat: Cura in several colours. Item no. 12902-2052-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3080 LYNDERUP stol, sort, Eg, deep red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Treldevej 183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredercia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik 4 ben, CH101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW32 - Upholstered chair w. seat cushion, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Swivel. w/padded seat: Connect in several colours. Item no. 12901-2032-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW8 - Upholstered chair, Tube base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik mede stel, CH107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Oak veneer legs. w/o padded seat. Item no. 12903-2072</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW31 - Upholstered chair w. seat cushion, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 4 Star Base with Memory Return Swivel. w/o padded seat. Item no. 12904-2062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW29 - Chair w. plastic shell &amp; seat cushion, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Solid Oak Legs. w/o Padded Seat. Item no. 12903-2005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-31 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Oak veneer legs. w/padded seat: Cura in several colours. Item no. 12902-2072-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>YOUNG STUDENT 9501</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Tube legs 16mm. w/padded seat: Connect in several colours. Item no. 12902-2052-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Solid Oak Legs. w/padded seat: Cura in several colours. Item no. 12901-2005-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3080 LYNDERUP stol, sort, Valnød, lakeret</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Treldevej 183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredercia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Cura in several colours. Item no. 12901-2042-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi Communication 7202</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco Puls 8010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STUDENT 9400</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kevi E2543</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW28 - Chair w. plastic shell, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW30 - Upholstered chair, 5-Star base w. wheels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW6 - Chair w. plastic shell, Tube base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Solid Oak Legs. w/padded seat: Connect in several colours. Item no. 12902-2005-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Tube legs 16mm. w/o padded seat. Item no. 12904-2052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Connect in several colours. Item no. 12902-2042-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Cura in several colours. Item no. 12902-2062-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 5 Star Base with Gas Spring and Castors. w/o padded seat. Item no. 12904-2042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Tube legs 16mm. w/padded seat: Connect in several colours. Item no. 12901-2052-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW9 - Upholstered chair w. seat cushion, Tube base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi Communication 7302</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco Puls 8002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco 8126</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi Mesh 7502 (Black plastic variant)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2240</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion Mesh 2340</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8000 task chair - 8110, aluminium starbase, Fame: black, grey, blue, grey beige, red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/007, SE/049/006, SE/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarps AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VIPER SM 5-6 på krydsfod</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOLMRIS B8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holmris B8 A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odinsvej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjerringbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pause runner m. finér sæde og ryg (8640)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly bar chair m. træskal (531511)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freya m. træskal (4711)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly classic chair m. træskal (5351)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly classic lounge m. træskal (5379)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik starbase, CH134XL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Marée Chair 406</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 5 Star Base with Gas Spring and Castors. w/padded seat: Cura in several colours. Item no. 12902-2042-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco 8127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6172</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi Mesh 7500 (Black plastic variant)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6000 task chair - 6110, aluminium starbase, Fame: black, grey, blue, grey beige, red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/007, SE/049/006, SE/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarps AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6000 task chair - 6110, plastic starbase, Fame: black, grey, blue, grey beige, red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/007, SE/049/006, SE/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarps AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Claro - D-1053-V, plastic starbase, Fame: black, grey, blue, grey beige, red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/007, SE/049/006, SE/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarps AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8000 task chair - 8110, plastic starbase, Fame: black, grey, blue, grey beige, red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/006, SE/049/007, SE/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarps AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus 6 - 6770, aluminium starbase, Fame: black, grey, blue, grey beige, red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/006, SE/049/007, SE/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarps AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plus 6 - 6770, plastic starbase, Fame: black, grey, blue, grey beige, red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/007, SE/049/006, SE/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarps AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Claro - D-1053-V, aluminium starbase, Fame: black, grey, blue, grey beige, red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SE/049/006, SE/049/007, SE/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarps AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kinnarp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Oak veneer legs. w/padded seat: Connect in several colours. Item no. 12901-2072-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Solid Oak Legs. w/padded seat: Connect in several colours. Item no. 12901-2005-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Memory Return Swivel. w/o Padded Seat. Item no. 12903-2062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW27 - Chair w. plastic shell, A-base w. linking</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kevi E2533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Oak veneer legs. w/padded seat: Connect in several colours. Item no. 12902-2072-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Solid Oak Legs. w/padded seat: Cura in several colours. Item no. 12902-2005-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-30 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-10 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>3080 LYNDERUP stol, sort, Eg, hvidpigmenteret</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredericia Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Treldevej 183</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredercia</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - 4 Star Base with Memory Return Swivel. w/padded seat: Connect in several colours. Item no. 12902-2062-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Tube Legs 16mm. w/o Padded Seat. Item no. 12903-2052</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Solid Oak Legs. w/o padded seat. Item no. 12904-2005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Swivel. w/o Padded Seat. Item no. 12903-2032</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STUDENT 9500</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>STUDENT 9500, sædebrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco 8105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black low armrest - Oak veneer legs. w/o padded seat. Item no. 12904-2072</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 5 Star Base with Gas Spring and Castors. w/o Padded Seat. Item no. 12903-2042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco 8106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>N02™ Recycle, N02-20 (base in powder coated steel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritz Hansen A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerødvej 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco Puls 8001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - Oak veneer legs. w/padded seat: Cura in several colours. Item no. 12901-2072-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG SoFi 7300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5500</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FALK Chair Black w/armrest - 4 Star Base with Swivel. w/padded seat: Cura in several colours. Item no. 12901-2032-XX</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FALK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOUE ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rodelundvej 4a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ry</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW7 - Chair w. plastic shell &amp; seat cushion, Tube base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Tion 2160</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rely HW10 - Upholstered chair w. seat cushion, Tube base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/019</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>YOUNG STUDENT 9501, sædebrik</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5000, fuldpolstret</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik starbase, CH135XL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Capisco 8107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HÅG Creed 6006</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOR/049/001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÅG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flokk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 45 - Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>REFLECT 5500, sædepolstring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Savir Design Studio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ellehammersvej 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Chairik starbase, CH136XL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly wood m. træskal (534011)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly bar chair m. træskal (531411)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freya m. træ sæde og træ ryg (4714)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pause m. træskal (866134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Butterfly Eco m/ 4 stålben (531011)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Freya Lounge m. træ sæde og træ ryg (4731)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kontorsmöbler, stol (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Magnus Olesen Design ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Agertoft 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J18, Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0102</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J46, Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0102</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair dark grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair mailbox red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair bottle green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair burnt red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair dark blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Forest Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Blue Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Oak Lacquered Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Wine Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Agate Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Moss Grey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Steel blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Oak Oiled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Roots</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Violet Hair</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Dust &amp; Bones</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Oak, lacquered</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Oak, lacquered, Textile, Breeze Fusion</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Oak, Black, Painted, Leather, Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Oak, Lacquered, Leather, Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Light Pink RAL 3015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair bordeaux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair white</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair yellow</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair petrol blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair natural</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Oak Oiled, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Oak Soaped, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Black Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Beech Black Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Steel Blue</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Smoked Oak, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech White</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Oak Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Oak Lacquered Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Ruby Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Beech Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J178 Lønstrup Chair oak with wooden seat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J178 Lønstrup Chair oak with webbed seat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Young &amp; Beautiful</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Oak oiled</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J80 Chair Beech Soap-treated</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Oak smoked</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J67 Chair Oak Natural (Lacquered)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Ruby Red Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J81 Chair Steel Blue Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Beech Black Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Oak, Lacquered, Leather, Cognac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Smoked oak, Lacquered, Leather, Cognac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J48 - Chair Smoked oak, Lacquered, Leather, Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Light Blue S 2020-B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FDB J46 Chair Beech Signal Orange RAL 2010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Köks-/matsalsstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun 2 steg B120 (111805)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium björk pentagon 88</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Marksöm lekmatta 200x150x10 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Marksöm lekmatta 200x150x15 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Marksöm lekmatta 200x150x5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mjukhörnsoffa-MS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mysgrop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Byggklossar Multi-Soft i varierande storlekar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Soft Podium, Byggklossar Multi-Soft i varierande storlekar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hörngrop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lekmöbel 8-kantig Mysgrop-MS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lekmöbel Bassäng-MS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Marksöm lekmatta (2x70)x70x10 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium björk hexagon 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun B120 (111806)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun 3 steg B60 (112240)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium björk pentagon 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium björk rektangel 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium vitpigmenterad pentagon 88</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun 3 steg B120 med spegel (111810)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium björk triangel 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun hörn 3 steg B120 med spegel (111811)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun B60 (112242)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium vitpigmenterad rektangel 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium vitpigmenterad hexagon 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium björk pentagon 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun 3 steg B120 (111803)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium vitpigmenterad triangel 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun B60 med hjul (112245)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sittdynor i varierande storlek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Croco, Byggklossar Multi-Soft i varierande storlekar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Marksöm lekmatta (2x100)x100x10 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Marksöm lekmatta 100x190x5 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0084</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marksöm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Djupdal 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gånghester</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun B120 med hjul (111809)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium björk kvadrat 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun 3 steg B60 med spegel (112244)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium vitpigmenterad pentagon 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium vitpigmenterad kvadrat 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium vitpigmenterad pentagon 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium björk kvadrat 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun 2 steg B60 (112241)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun 3 steg B60 med hjul (112243)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium vitpigmenterad rektangel 88</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Podium/tunnel Tryggve, 3 delar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium kopplingsfötter 10-pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun hörn 3 steg B120 med hjul (111808)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hörnpodium Tryggve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun 3 steg B120 med hjul (111807)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun hörn 3 steg B120 (111804)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium vitpigmenterad triangel 42</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium björk triangel 42</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium vitpigmenterad kvadrat 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium björk rektangel 88</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J82 Lounge Chair Oak Lacquered Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Loungestol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J82 Lounge Chair Beech Black Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Loungestol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J82 Lounge Chair Beech Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Loungestol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J82 Lounge chair Smoked oak Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Loungestol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J83 Stool Oak Lacquered Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pall och barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J83 Stool Beech Black Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pall och barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J164B - Bar stool squared Oak Solid, Nature, Lacquered, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pall och barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J164C - Counter Squared Oak Solid, Nature, Lacquered, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pall och barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J164B - Bar stool squared Oak Solid, Black (Ral 9005), Painted, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pall och barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J165B - Bar stool round Oak, Nature, Lacquered, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pall och barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J165B - Bar stool round Oak, Black, Painted, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pall och barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J165C - Counter round Oak, Nature, Lacquered, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pall och barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Børge Mogensen pall, J27</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0124</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Bord till barn</x:v>
+        <x:v>Pall och barstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vallensbæk Torvevej 9</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Albertslund</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J163 Piano bench, Oak, Solid, Black (Ral 9005),Painted, Nature</x:v>
+        <x:v>Børge Mogensen Pall, J27 Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pall och barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J83 Stool Beech Black</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Bänk</x:v>
+        <x:v>Pall och barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J164C - Counter Squared Oak Solid, Black (Ral 9005), Painted, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pall och barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J165C - Counter round Oak, Black, Painted, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pall och barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J83 Stool Oak Smoked, Nature</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0121</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pall och barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J27C Counter Stol, Børge Mogensen bok / Svart</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pall och barstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J27C Counter Stol, Børge Mogensen ek / färgade / rökt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pall och barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>J27C Counter Stol, Børge Mogensen ek / Natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pall och barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Børge Mogensen J27 Barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pall och barstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1762, TABLE, Semicircular table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 100x54x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sittmöbel för barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1967, TABLE, Semicircular table with solid wood legs Ø60mm, cm 130x65x42/46/53h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sittmöbel för barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Børge Mogensen Barnstol, P9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sittmöbel för barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1761, TABLE, Semicircular table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 80x45x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sittmöbel för barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1760, TABLE, Semicircular table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 70x40x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sittmöbel för barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>1763, TABLE, Semicircular table with metal frame. Possibility to complete the table with undertop bookshelf and plastic caps, cm 130x70x53/59/64/71/76/82h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sittmöbel för barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vastarredo Srl</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Via Osca, 67</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vasto (CH)</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Børge Mogensen Barnbänk, P11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sittmöbel för barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FDB Møbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kevi Kids E2533J</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/024</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sittmöbel för barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Montana Furniture A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akkerupvej 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Haarby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordia 3-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan 3-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3½H2½-Chaislong Left TD (534)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2½H3½-Chaislong Right TD (535)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2½OpenEnd Right TD (310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2½H3½ TD (531)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XLChaislongXL Right TD (398)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3½OpenEnd-Chaislong Left TD (517)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Headrest G (122_G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2½Hxl3½ TD (537)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2½OpenEnd Left TD (309)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biggie Corner Pouf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOLMRIS B8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holmris B8 A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odinsvej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjerringbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biggie Straight Pouf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOLMRIS B8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holmris B8 A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odinsvej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjerringbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biggie Corner Module</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOLMRIS B8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holmris B8 A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odinsvej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjerringbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 3-sits m/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boble 2-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan fåtölj m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout bänk, 2-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svan fåtölj m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bo fåtölj m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan fåtölj m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 2-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bo 3-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vittus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenksom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tokey</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenksom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits, hel dyna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits med divan höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits XL med schäslong XL vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits XL med schäslong XL höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits med schäslong vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits med schäslong höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper Nackstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Headrest (122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 sofa (1 cush) TD (305.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 sofa TD (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1.5 section armrest Left TD (120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1,5-sits, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits 2 plym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1-sits utan armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3½H2½-Chaislong Left TD (534)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2½H3½-Chaislong Right TD (535)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2½OpenEnd Right TD (310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2½H3½ TD (531)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XLChaislongXL Right TD (398)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3½OpenEnd-Chaislong Left TD (517)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Headrest G (122_G)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2½Hxl3½ TD (537)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2½OpenEnd Left TD (309)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1½ section armrest Right TD (121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1 section armrest Left TD (118)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Corner90 TD (107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Chaislong turnable (no arm) TD (125)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong utan armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Chaislong armrest Right TD (124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong, armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1Chaislong with armrests TD (130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 sofa (2 cush) FC TD (306.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 sofa (1 cush) FC TD (305.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 sofa (2 cush) LC TD (305.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 sofa (1 cush) LC TD (306.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 sofa (2 cush) LC TD (306.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 Open End Left FC TD (311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 Open End Left LC TD (311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3Chaislong Right LC TD (314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4Chaislong Left LC TD (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits hel dyna avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits hel dyna avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits 2 dynor avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med divan vänster fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med divan vänster avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med divan höger fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med divan höger avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits  med schäslong  vänster fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med schäslong  vänster fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow Nackkudde</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits 2 dynor fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces Hörn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1 section TD (101)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1 section Arm L (118)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces 1-sits + armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces 1-sits + armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Corner90 TD (107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0022-4 sofa TD (331)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3Chaislong Left TD (313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3Chaislong Right TD (314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½OpenEnd Left TD (309)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2H3-chaislong Left TD (321)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 1½H2½ TD (320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-1½ section TD (102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-1½ section armrest Left TD (120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½ section armrest Right TD (129)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Chaislong armrest Left TD (123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Chaislong armrest Right TD (124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-OpenEnd Left TD (110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-OpenEnd Right TD (111)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3 section TD (105)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3 section armrest Left TD (133)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3 section armrest Right TD (134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Armplate (114/115)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3OpenEnd-Chaislong Right TD (328)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0378-2 sofa TD (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3Chais.Co. Right TD (391)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa Hxl12/21 turnable (397)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2 section armrest Left TD (126)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section (2 cush) arm Left TD (137.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2XLChaislongXL Right (508)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2 section TD (103)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3OpenEnd-Chaislong Right TD (328)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section (2 cush) arm Left TD (137.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section TD (106)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3Chaislong XL Right TD (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 2-sits, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-OpenEnd Right TD (111)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2 section armrest Right TD (127)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chaislong-2-Chaislong TD (394)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3Chaislong XL Left TD (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-OpenEnd Left TD (110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2Chaislong Right (365)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 2H3 TD (316)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 section TD (105)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 section TD (105)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 2H3-chaislong Left (321)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL sofa TD (306)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-OpEnd-2-OpEnd TD (502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 3H1 (362)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chaislong armrest Left TD (123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2H3 (2 cush) TD (316.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 2H3-chaislong Right (322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-OpenEnd Left TD (110)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2Chaislong Left (364)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3H2 (2 cush) TD (317.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3H1 (362)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section (2 cush) TD (106.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-ChaislongXL armrest Left TD (139)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chais.Corner Left TD (144)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-1½ section armrest Left TD (120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-1½ section TD (102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3Div Right TD (314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa 1H1 (360)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-ChaislongXL armrest Right TD (140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chaislong armrest Right TD (124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 section armrest Left TD (133)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section armrest Left TD (137)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong XL, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits med schäslong XL höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chais.Corner Right TD (145)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Headrest (122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3Div Left TD (313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 1H3 (361)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 2-sits, armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2XLChaislongXL Left (507)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3OpenEnd-Chaislong Left TD (327)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-OpenEnd Right TD (111)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3OpenEnd-Chaislong Left TD (327)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2H3-chaislong Left (321)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 3H2 TD (317)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XLChaislong Right TD (336)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 section armrest Right TD (134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-OpEnd-2-OpEnd TD (502)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3 section armrest Left TD (133)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3H2 TD (317)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2Chais.Co. Right TD (504)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Corner Big TD (108)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XLChaislong Left TD (335)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2 section TD (103)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biggie Corner Pouf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOLMRIS B8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holmris B8 A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odinsvej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjerringbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biggie Straight Pouf</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOLMRIS B8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holmris B8 A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odinsvej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjerringbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biggie Corner Module</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOLMRIS B8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holmris B8 A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odinsvej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjerringbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lobby sofasystem, alle størrelser og varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0176</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Hjelle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>L K Hjelle Møbelfabrikk AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vikøyra Industriområde 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sykkylven</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-CornersofaXL 1½H3 TD (358)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Headrest H (122_H)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3½Hxl2½ TD (538)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 3½H2½ TD (532)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XLChaislongXL Left TD (397)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-CornersofaXL 3H1½ TD (359)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3½OpenEnd-Chaislong Right TD (518)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Biggie Straight Module</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0088</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HOLMRIS B8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holmris B8 A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Odinsvej 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjerringbro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL sofa TD (306)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Arthon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenksom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kayto</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenksom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 3-sits med divan vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3OpenEnd Left TD (311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3Chaislong XL Left TD (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits 3 plym</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL sofa (2 cush) TD (306.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3OpenEnd Right TD (312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3Chaislong XL Right TD (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XLChaislong Right TD (336)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XLChaislong Left TD (335)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1 section TD (101)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1½ section TD (102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1,5-sits utan armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1,5-sits, armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1-sits, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-1 section armrest Right TD (119)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 1-sits, armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Hörn 90°</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Chaislong armrest Left TD (123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong, armstöd vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 sofa (1 cush) LC TD (305.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 sofa (2 cush) FC TD (305.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 sofa (1 cush) FC TD (306.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 Open End Right FC TD (312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3 Open End Right LC TD (312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 Open End Left FC TD (353)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 Open End Left LC TD (353)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 Open End Right FC TD (354)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4 Open End Right LC TD (354)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3Chaislong Left FC TD (313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3Chaislong Left LC TD (313)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-3Chaislong Right FC TD (314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4Chaislong Left FC TD (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4Chaislong Right FC TD (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-4Chaislong Right LC TD (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0464-Headrest (122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits hel dyna fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits, 2 dynor fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits, 2 dynor avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits hel dyna fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med divan vänster fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med divan vänster avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med divan höger fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med divan höger avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med schäslong vänster avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits  med schäslong  höger fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 3-sits med schäslong höger avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med schäslong vänster avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits  med schäslong  höger fast klädsel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Willow 4-sits med schäslong  höger avtagbar klädsel med kappa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Pieces 1-sits utan armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1 section Arm R (119)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bobby 4-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0022-3 sofa TD (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bobby 3-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aarhus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BoConcept</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IL Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommevej 38</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3 sofa TD (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½OpenEnd Right TD (310)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-3OpenEnd-Chaislong Left TD (327)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 3H2 TD (317)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2H3 TD (316)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2H3-chaislong Right TD (322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½ sofa TD (304)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2½H2½ TD (348)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Cornersofa 2½H1½ TD (319)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-1½ section armrest Right TD (121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½ section TD (104)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-2½ section armrest Left TD (128)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Corner90 TD (107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0082-Headrest (122)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Odense 2 soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section (2 cush) arm Right TD (138.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1½ section TD (102)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 2-sits utan armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Chais.Corner Left TD (144)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 2H3 (2 cush) TD (316.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 sofa (1 cush) TD (305.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Corner Big TD (108)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa H21xl (320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3Chais.Co. Left TD (390)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1½ section armrest Right TD (121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chaislong-2-Chaislong TD (394)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa H12xl (319)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2 sofa TD (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-1½ section armrest Left TD (120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-4 sofa (1cushion) TD (331.1)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section armrest Left TD (137)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL sofa (2 cush) TD (306.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2 sofa TD (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2 sofa TD (303)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chaislong armrest Left TD (123)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 4-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-3ChaislongXL R (387)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 section armrest Right TD (134)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 2-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2 section armrest Left TD (126)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2Chais.Co. Right TD (504)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2Chais.Co. Left TD (503)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora Schäslong XL, armstöd höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-4 sofa TD (331)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-3ChaislongXL L (386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Footstool Small (329)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section TD (106)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chais.Corner Right TD (145)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Bellora 4-sits hel sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 3H2 (2 cush) TD (317.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Cornersofa 1H3 (361)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio Harper 4-sits med schäslong XL vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2H3-chaislong Right (322)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section (2 cush) arm Right TD (138.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-Chaislong armrest Right TD (124)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Corner90 TD (107)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3OpenEnd-Chaislong Right TD (328)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3OpenEnd Left TD (311)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3 sofa TD (305)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2 section armrest Right TD (127)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section armrest Right TD (138)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-ChaislongXL armrest Right TD (140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-3XL section armrest Right TD (138)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-Cornersofa 1½H1½ (363)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3XL section (2 cush) TD (106.2)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-2 section armrest Left TD (126)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2 section armrest Right TD (127)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-ChaislongXL armrest Left TD (139)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-3OpenEnd Right TD (312)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-ChaislongXL armrest Right TD (140)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0024-2 section TD (103)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-1½ section armrest Right TD (121)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-Cornersofa 2H3 TD (316)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0005-ChaislongXL armrest Left TD (139)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>S0001-2Chais.Co. Left TD (503)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Scapa Baltic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bijunu Street 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kaunas</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordia 2-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duun 1-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alba 3-sits</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 2-sits u/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 1-seter u/armstöd </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Svan 3-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duun 3-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout bänk, 1-sits </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Boble fåtölj m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordia 1-sits m/öppna armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bo 2-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 3-sits u/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Timeout 2-sits m/armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pan 2-sits m/klädd armstöd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0098</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soffa</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helland Møbler AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stordal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 960 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 951 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 872 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 618 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 869 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 876 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Dining Bench SC111 Ivory frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Bench SC112 Ivory frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 5 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 912 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 885 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 20 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 911 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 888 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 811 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 831 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 10 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 973 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 880 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 877 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 870 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 867 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 892 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 65 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ville Bench AV28, Large, 180x40 cm, Bronze Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 859 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 862 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 873 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 858 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 228 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 95 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 883 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Drypbakke Stor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 854 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder 15 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 878 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Bench SC112 Bronze Green frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Dining Bench SC111 Bronze Green frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 856 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 231 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ville Bench AV27, Small, 110x40 cm, Warm Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 886 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 889 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 830 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Bench SC112 Warm Black frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 974 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 953 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Drypbakke Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 824 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 975 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TAKT T21 Curve Coat Rack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Takt</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Kvist Industries A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Siggårdsvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Årre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>J83B Bench Beech Black Nature</x:v>
-[...8 lines deleted...]
-        <x:v>Bänk</x:v>
+        <x:v>Bica Model 860 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 891 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 875 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Thorvald Outdoor Dining Bench SC111 Warm Black frame</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ville Bench AV28, Large, 180x40 cm, Warm Black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 861 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 855 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder til fortroligt papir</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 950 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 871 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 954 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ville Bench AV27, Small, 110x40 cm, Bronze Green</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronprinsessegade 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 863 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 874 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 976 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Inderbeholder til batterier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Drypbakke Lille</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 887 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 955 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 881 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 857 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 812 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>&amp;Tradition Allwood Stacking Trolley AV36 oak cear lacq</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>&amp;Tradition</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvist Industries A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Siggårdsvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Årre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 829 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 868 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bica Model 884 - Inklusiv varianter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bica</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriparken 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sebra Changing Unit, Drawers, Stone, FCS™ Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DK/049/014, DK/049/014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Specialmöbel för barn  (EU Ecolabel)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EU49 Möbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sebra Interiør ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lillebæltsvej 93</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Esbjerg N</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL MØBEL SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Spånskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Bygg- och fasadskivor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell chair 4-star base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell chair 4 legs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fjell chair 5-star base</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2031 0117</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fora Form AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mosflatevegen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ØRSTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Original</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Family</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Ramsäng, Family Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental, Original</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hilding Kontinental, Family</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3031 0050</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hilding Anders Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HÄSTVEDA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Anton Babymøbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Säng til barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SIA Hoppekids</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saldus Region</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novadnieki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Radius säng, ek, 160/180cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sängram</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kvist Industries A/S</x:v>
-[...27 lines deleted...]
-      <x:c t="str">
         <x:v>FDB Møbler</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Kvist Industries A/S</x:v>
-[...74 lines deleted...]
-        <x:v>Solsiden Piknikbord, utemöbler, grå, 81-201-050</x:v>
+        <x:v>Vallensbæk Torvevej 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Albertslund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Bench (No legs, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (180 L, Ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plinth Bench  (H740, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plinth Seat  (Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plinth Table (H250, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plinth Table (H450, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban Bench  (Wide, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Mounting pole  (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Litterbin (100L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Bench (Straight, 600mm, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Vroom Backrest (Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Buzz Benchtable (Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (50L, Split opening, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (70L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (150L, Ashtray, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Litterbin (180 L, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City  Ashtray (17L, Domed top, Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plinth Bench  (H250, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plinth Bench  (H450, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plinth Table (H740, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Plinth Bike rack (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban Bench  (Narrow, Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban Seat  (Galvanised, Powder coated (all RAL-classic colours), Nordic Pine, Oiled oak, Oiled ash, Kebony, Accoya)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Tree barrier  (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Urban  Tree grille  (Galvanised, Powder coated (all RAL-classic colours))</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vestre AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Drammensveien 44 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ulefosbenken, uten ryggstøtte og uten armlener (Pulver-lakkert støpejern og trevirke i Accoya, ubehandlet/alle NCS farger/alle RAL-farger)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ulefos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ulefos AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 24</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ulefoss</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebord i underhållsfria material, park, ljus grön, 81-200-121</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Bänkbord</x:v>
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Solsiden Piknikbord, utemöbler, trästruktur, 81-201-057</x:v>
+        <x:v>Barnebord i underhållsfria material, park, trästruktur, 81-200-122</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Bänkbord</x:v>
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Solsiden Piknikbord för rullstol, utemöbler, grå, 81-201-060</x:v>
+        <x:v>Barnebord for rullestol i underhållsfria material, park, ljus grön, 81-200-131</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Bänkbord</x:v>
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Solsiden Piknikbord för rullstol, utemöbler, trästruktur, 81-201-057</x:v>
+        <x:v>Barnebord for rullestol i underhållsfria material, park, trästruktur, 81-200-132</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Bänkbord</x:v>
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Trivselhus AB: Licens för att bygga Svanenmärkt småhus, MOVE #303</x:v>
-[...41768 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Barnebord for rullestoler i underhållsfria material, park, grå, 81-200-140</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebord for rullestoler i underhållsfria material, park, trästruktur, 81-200-142</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebord for rullestoler i underhållsfria material, park, trästruktur, 81-200-147</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebänk i underhållsfria material, park, trästruktur, 81-200-162</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Picknickbord för barn i underhållsfria material, park, grå, 81-200-065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Picknickbord för barn i underhållsfria material, park, ljus grön, 81-200-066</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Picknickbord för barn och rullestol i underhållsfria material, park, ljus grön, 81-200-076</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Barnebord i underhållsfria material, park, grå, 81-200-125</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Barnebord i underhållsfria material, park, ljus grön, 81-200-126</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Barnebord for rullestoler i underhållsfria material, park, grå, 81-200-145</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Barnebänk i underhållsfria material, park, grå, 81-200-165</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Barnebänk i underhållsfria material, park, ljus grön, 81-200-166</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebord i underhållsfria material, park, grå, 81-200-120</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebord i underhållsfria material, park, trästruktur, 81-200-127</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebord for rullestol i underhållsfria material, park, grå, 81-200-130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebord for rullestol i underhållsfria material, park, trästruktur, 81-200-137</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Ulefos</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebord for rullestoler i underhållsfria material, park, ljus grön, 81-200-141</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebänk i underhållsfria material, park, grå, 81-200-160</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebänk i underhållsfria material, park, ljus grön, 81-200-161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Barnebänk i underhållsfria material, park, trästruktur, 81-200-167</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Picknickbord för barn och rullestol i underhållsfria material, park, grå, 81-200-075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Picknickbord för barn och rullestoler i underhållsfria material, park, grå, 81-200-085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Picknickbord för barn och rullestoler i underhållsfria material, park, ljus grön, 81-200-086</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Barnebord for rullestol i underhållsfria material, park, grå, 81-200-135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Barnebord for rullestol i underhållsfria material, park, ljus grön, 81-200-136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...22 lines deleted...]
-        <x:v>Utemöbel</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Barnebord for rullestoler i underhållsfria material, park, ljus grön, 81-200-146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2073 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utemöbel för barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Vestre</x:v>
-[...13 lines deleted...]
-        <x:v>Barnebänk i underhållsfria material, park, trästruktur, 81-200-162</x:v>
+        <x:v>Søve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søve AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grønvoldvegen 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ULEFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Park Runt bord, utemöbler, grå, 81-200-400</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Picknickbord för barn i underhållsfria material, park, grå, 81-200-065</x:v>
+        <x:v>Solsiden lite bord, utemöbler, trästruktur, 81-201-027</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Barnebord for rullestoler i underhållsfria material, park, trästruktur, 81-200-142</x:v>
+        <x:v>Solsiden bord utemöbler, grå, 81-201-030</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Barnebord i underhållsfria material, park, trästruktur, 81-200-122</x:v>
+        <x:v>Park Högt Runt Bord, utemöbler, trästruktur glatt, 81-200-417</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Barnebänk i underhållsfria material, park, grå, 81-200-165</x:v>
+        <x:v>Park Högt Runt Bord, utemöbler, trästruktur, 81-200-412</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Barnebänk i underhållsfria material, park, ljus grön, 81-200-166</x:v>
+        <x:v>Park Högt Runt Bord, utemöbler, lys grön, 81-200-411</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Barnebord i underhållsfria material, park, ljus grön, 81-200-126</x:v>
+        <x:v>Park Runt bord, utemöbler, lys grön, 81-200-401</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Barnebord i underhållsfria material, park, ljus grön, 81-200-121</x:v>
+        <x:v>Solsiden bänk, utemöbler, grå, 81-201-040</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Barnebord for rullestoler i underhållsfria material, park, grå, 81-200-140</x:v>
+        <x:v>Solsiden lite bord, utemöbler, grå, 81-201-020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Barnebord for rullestoler i underhållsfria material, park, trästruktur, 81-200-147</x:v>
+        <x:v>Park Högt Runt Bord, utemöbler, grå, 81-200-410</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Barnebord i underhållsfria material, park, grå, 81-200-125</x:v>
+        <x:v>Park Runt bord, utemöbler, trästruktur, 81-200-402</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Barnebord for rullestol i underhållsfria material, park, ljus grön, 81-200-131</x:v>
+        <x:v>Park Runt bord, utemöbler, trästruktur glatt, 81-200-407</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Picknickbord för barn i underhållsfria material, park, ljus grön, 81-200-066</x:v>
+        <x:v>Solsiden bord utemöbler, trästruktur, 81-201-037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Barnebord for rullestol i underhållsfria material, park, trästruktur, 81-200-132</x:v>
+        <x:v>Solsiden bänk, utemöbler, trästruktur, 81-201-047</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusbänk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Barnebord for rullestoler i underhållsfria material, park, grå, 81-200-145</x:v>
+        <x:v>Solsiden soffa, utemöbler, grå, 81-201-010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhussoffa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Picknickbord för barn och rullestol i underhållsfria material, park, ljus grön, 81-200-076</x:v>
+        <x:v>Solsiden soffa, utemöbler, trästruktur, 81-201-017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhussoffa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Barnebord i underhållsfria material, park, grå, 81-200-120</x:v>
+        <x:v>Park Stol, utemöbler, grå, 81-200-350</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Barnebord for rullestol i underhållsfria material, park, grå, 81-200-135</x:v>
+        <x:v>Solsiden stol, utemöbler, trästruktur, 81-201-007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Barnebord for rullestol i underhållsfria material, park, trästruktur, 81-200-137</x:v>
+        <x:v>Park Stol, utemöbler, lys grön, 81-200-351</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Barnebord for rullestol i underhållsfria material, park, grå, 81-200-130</x:v>
+        <x:v>Park Stol, utemöbler, trästruktur, 81-200-352</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Barnebänk i underhållsfria material, park, ljus grön, 81-200-161</x:v>
+        <x:v>Park Stol, utemöbler, trästruktur glatt, 81-200-357</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Barnebord for rullestoler i underhållsfria material, park, ljus grön, 81-200-146</x:v>
+        <x:v>Park Stol med ryggstöd, utemöbler, grå, 81-200-360</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Picknickbord för barn och rullestoler i underhållsfria material, park, grå, 81-200-085</x:v>
+        <x:v>Park Stol med rygg och armstöd, utemöbler, lys grön, 81-200-371</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Barnebänk i underhållsfria material, park, trästruktur, 81-200-167</x:v>
+        <x:v>Park Stol med ryggstöd, utemöbler, trästruktur, 81-200-362</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Barnebänk i underhållsfria material, park, grå, 81-200-160</x:v>
+        <x:v>Park Stol med ryggstöd, utemöbler, trästruktur glatt, 81-200-367</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Barnebord i underhållsfria material, park, trästruktur, 81-200-127</x:v>
+        <x:v>Park Stol med rygg och armstöd, utemöbler, trästruktur glatt, 81-200-377</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Barnebord for rullestoler i underhållsfria material, park, ljus grön, 81-200-141</x:v>
+        <x:v>Park Stol, utemöbler, ljus grön, 81-200-356</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Barnebord for rullestol i underhållsfria material, park, ljus grön, 81-200-136</x:v>
+        <x:v>Park Stol med rygg och armstöd, utemöbler, grå, 81-200-370</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Picknickbord för barn och rullestoler i underhållsfria material, park, ljus grön, 81-200-086</x:v>
+        <x:v>Park Stol med ryggstöd, utemöbler, lys grön, 81-200-361</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Picknickbord för barn och rullestol i underhållsfria material, park, grå, 81-200-075</x:v>
+        <x:v>Park Stol med rygg och armstöd, utemöbler, trästruktur, 81-200-372</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utemöbel för barn</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Solsiden bord utemöbler, grå, 81-201-030</x:v>
+        <x:v>Solsiden stol, utemöbler, grå, 81-201-000</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhusbord</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Högt Runt Bord, utemöbler, trästruktur, 81-200-412</x:v>
+        <x:v>Park Stol, utemöbler, grå, 81-200-355</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhusbord</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Solsiden lite bord, utemöbler, trästruktur, 81-201-027</x:v>
+        <x:v>Park Stol med ryggstöd, utemöbler, grå, 81-200-365</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhusbord</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Runt bord, utemöbler, lys grön, 81-200-401</x:v>
+        <x:v>Park Stol med ryggstöd, utemöbler, ljus grön, 81-200-366</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhusbord</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Högt Runt Bord, utemöbler, lys grön, 81-200-411</x:v>
+        <x:v>Park Stol med rygg och armstöd, utemöbler, grå, 81-200-375</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhusbord</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Högt Runt Bord, utemöbler, trästruktur glatt, 81-200-417</x:v>
+        <x:v>Park Stol med rygg och armstöd, utemöbler, lys grön, 81-200-376</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhusbord</x:v>
+        <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Solsiden bänk, utemöbler, grå, 81-201-040</x:v>
+        <x:v>Torget Planteringskärl 100 l, alla färger, utemöbler, 81-210-240</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhusbord</x:v>
+        <x:v>Växtlåda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Runt bord, utemöbler, grå, 81-200-400</x:v>
+        <x:v>Solsiden planteringskärl 100 liter, utemöbler, alla färger, 81-210-110</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhusbord</x:v>
+        <x:v>Växtlåda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Solsiden lite bord, utemöbler, grå, 81-201-020</x:v>
+        <x:v>Torget Planteringskärl 400 l, alla färger, utemöbler, 81-210-260</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhusbord</x:v>
+        <x:v>Växtlåda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Solsiden bord utemöbler, trästruktur, 81-201-037</x:v>
+        <x:v>Solsiden planteringskärl 400 liter, utemöbler, alla färger, 81-210-030</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhusbord</x:v>
+        <x:v>Växtlåda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Högt Runt Bord, utemöbler, grå, 81-200-410</x:v>
+        <x:v>Torget Planteringskärl 400 l, alla färger, utemöbler, 81-210-230</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhusbord</x:v>
+        <x:v>Växtlåda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Runt bord, utemöbler, trästruktur, 81-200-402</x:v>
+        <x:v>Torget Planteringskärl 160 l, alla färger, utemöbler, 81-210-220</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhusbord</x:v>
+        <x:v>Växtlåda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Runt bord, utemöbler, trästruktur glatt, 81-200-407</x:v>
+        <x:v>Solsiden planteringskärl 400 liter, utemöbler, alla färger, 81-210-130</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhusbord</x:v>
+        <x:v>Växtlåda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Solsiden bänk, utemöbler, trästruktur, 81-201-047</x:v>
+        <x:v>Solsiden planteringskärl 160 liter, utemöbler, alla färger, 81-210-020</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhusbänk</x:v>
+        <x:v>Växtlåda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Solsiden soffa, utemöbler, trästruktur, 81-201-017</x:v>
+        <x:v>Solsiden planteringskärl 70 liter, utemöbler, alla färger, 81-210-010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhussoffa</x:v>
+        <x:v>Växtlåda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Solsiden soffa, utemöbler, grå, 81-201-010</x:v>
+        <x:v>Solsiden planteringskärl 250 liter, utemöbler, alla färger, 81-210-120</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhussoffa</x:v>
+        <x:v>Växtlåda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Park Stol, utemöbler, grå, 81-200-350</x:v>
+        <x:v>Torget Planteringskärl 250 l, alla färger, utemöbler, 81-210-250</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Utomhusstol</x:v>
+        <x:v>Växtlåda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ULEFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Solsiden stol, utemöbler, trästruktur, 81-201-007</x:v>
-[...926 lines deleted...]
-      <x:c t="str">
         <x:v>Torget Planteringskärl 70 l, alla färger, utemöbler, 81-210-210</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Solsiden planteringskärl 70 liter, utemöbler, alla färger, 81-210-010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2073 0010</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Växtlåda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søve AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grønvoldvegen 290</x:v>
       </x:c>