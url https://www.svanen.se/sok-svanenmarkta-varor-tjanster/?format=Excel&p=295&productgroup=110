--- v0 (2026-06-10)
+++ v1 (2026-08-22)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3febe09cdcc4704" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R335938fc14224235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R2a93d070bfa44a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R302bc70314d54970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a93d070bfa44a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R302bc70314d54970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Artipelag AB, Café</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kafé</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Restaurang och konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Artipelag AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Artipelagstigen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavsberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>United Spaces Götgatsbacken, Konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3110 0128</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Konferensverksamhet utan övernattning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Restaurang och konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>United Spaces</x:v>
       </x:c>
       <x:c t="str">
         <x:v>United Spaces Götgatsbacken</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
@@ -132,50 +164,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Konferensverksamhet utan övernattning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Restaurang och konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nalen Evenemang och Konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nalen Evenemang och Konferens AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Regeringsgatan 74</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Artipelag AB, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Konferensverksamhet utan övernattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Restaurang och konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Artipelag AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Artipelagstigen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavsberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>7A Odenplan, Konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3110 0086</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Konferensverksamhet utan övernattning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Restaurang och konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7A Odenplan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Odenplan</x:v>
@@ -1152,50 +1216,82 @@
         <x:v>3110 0026</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Restaurang</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Restaurang och konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Craft n' Draft</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Craft n' Draft</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skeppsbrogatan 17</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Luleå</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Artipelag AB, Restaurang</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Restaurang</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Restaurang och konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Artipelag AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Artipelagstigen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavsberg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Uppsala Konsert och Kongress, Restaurang</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3110 0022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Restaurang</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Restaurang och konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uppsala Konsert &amp; Kongress</x:v>
       </x:c>
       <x:c t="str">