--- v0 (2026-03-31)
+++ v1 (2026-05-16)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb01e9626f62b4669" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93eaa66905b4636" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R3bdeefb3f4f240d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R2ad49d8b5e064cc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3bdeefb3f4f240d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ad49d8b5e064cc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
@@ -1668,1646 +1668,1678 @@
       </x:c>
       <x:c t="str">
         <x:v>Tryckeri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>041 Tryckerier och trycksaker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ruter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ruter Vellinge AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Logården</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vellinge</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Åtta.45 Tryckeri AB</x:v>
+        <x:v>Bjäre Grafiska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 1021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjäre Grafiska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjäre Grafiska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liden7c</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Båstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Multiply Solutions Sweden AB, Järfälla</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3041 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tryckeri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>041 Tryckerier och trycksaker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multiply Solutions Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 515</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järfälla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ljungbergs Tryckeri i Klippan AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0116</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungbergs Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungbergs Tryckeri i Klippan AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Klippan</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lidbergs Grafiska AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0219</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LIdbergs Grafiska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lidbergs Grafiska AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 83</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skurup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SIA PNB Print</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0904</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SIA PNB Print</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>"Jansili", Silakrogs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ropazu novads</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Printall AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4041 0820</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printall AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tala 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tallinna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>K-Print OÜ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4041 0991</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K-Print</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>K-Print OÜ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Värvi 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tallinn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nilssons Tryckeri AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0461</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nilssons Tryckeri </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nilssons Tryckeri AB, Hässleholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blankettvägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bjärnum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Paperipiste Oy, Parola Finland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4041 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paperipiste</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Paperipiste Oy, Parola</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teollisuustie 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parola</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gävle Offset AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0965</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gävle Offset</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gävle Offset AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tredje Tvärgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÄVLE</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Eskils Tryckeri AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0459</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eskils Tryckeri AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Eskils Tryckeri AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 381</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Borås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0215</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bröderna Hansson H-Tryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skulptörvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markaryd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Br. Carlssons Boktryckeri AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0537</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BCB Tryckeri &amp; Media</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BCB Tryckeri &amp; Media</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nätvägen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Träslövsläge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TMG Tabergs AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0271</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>TMG Tabergs AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 94</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Blue Art Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0981</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue Art Production</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blue Art Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jons väg 19-21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jonsered</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Larsson Offsettryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0298</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Larsson Offsettryck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Larsson Offsettryck AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1529</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Linköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UPC Konsultointi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4041 0948</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPC Print</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UPC Konsultointi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gerbyntie 18</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VAASA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bold Printing Malmö AB, Olsgårdsgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0979</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bold Printing Malmö AB - Olsgårdsgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Olsgårdsgatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ruter Rulle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0162</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ruter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ruter Rulle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 203</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stibo Complete A/S, Helgeshøj Allé 36, Taastrup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5041 0806</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stibo Complete</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aller Tryk A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helgeshøj Alle 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taastrup</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Daily Print i Umeå AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0036</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daily Print</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Daily Print i Umeå AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Förrådsvägen 9</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Umeå</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Printeliten Tryck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 1015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printeliten Tryck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Myntgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Falun</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jelgavas Tipografija SIA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0984</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jelgavas Tipografija </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jelgavas Tipografija SIA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langervaldes Street 1 A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jelgava</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KPH Print AB, Uppsala</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0736</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KPH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kph Print AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1963</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppsala</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>City Tryck i Karlstad AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0144</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>City Tryck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>City Tryck i Karlstad AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 506</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NWT Media AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0997</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NWT Media</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NWT Media AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Våxnäsgatan 20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karlstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>UAB Lietuvos Ryto Spaustuve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0923</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>UAB Lietuvos ryto spaustuve</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sodu str. 83, Skaidiskes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vilnius</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PostNord Strålfors AB, Ljungby</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord Strålfors AB, Ljungby</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ljungby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alfredssons Communication AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0332</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alfredssons Communication</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alfredssons Communication AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rinnavägen 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollebygd</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Litografen i Vinslöv AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Litografen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Litografen i Vinslöv AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vinslöv</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mixi Print AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0388</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mixi Print </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mixi Print AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 100</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OLOFSTRÖM</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Risbergs Information &amp; Media AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0589</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Risbergs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Risbergs Information &amp; Media AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wasséns väg 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uddevalla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ale Tryckteam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0924</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ale Tryckteam</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ale Tryckteam AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 129</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bohus</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bok &amp; Tryck Andersson AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 1011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bok &amp; Tryck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bok &amp; Tryck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lasarettvägen 26</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bollnäs</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Henrix Grafiska AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0540</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Henrix </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Henrix Grafiska AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 195</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Husqvarna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Trydells Tryckeri AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0091</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trydells</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Trydells Tryckeri AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LAHOLM</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TMG Öresund AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0804</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>TMG Öresund AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flygaregatan 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Markbladet Tryckeri AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markbladet Tryckeri </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Markbladet Tryckeri AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skene</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SIA Poligrafijas grupa Mukusala, Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0876</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SIA Poligrafijas grupa Mukusala, Ltd (PGM)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mukusalas street 15a</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Etcetera Offset AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 1016</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Etcetera</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Etcetera Offset AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BORÅS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tryckeri City i Umeå AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0814</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri City</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri City i Umeå AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Formvägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Umeå</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>IT Grafiska AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0620</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IT Grafiska</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IT Grafiska AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orrekulla Industrigata 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hisings Kärra</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Åtta.45 Tryckeri AB, Falun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0359</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Åtta.45 Tryckeri</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Multiply Solutions Sweden AB</x:v>
-[...109 lines deleted...]
-        <x:v>3041 0904</x:v>
+        <x:v>Åtta.45 Tryckeri AB, Falun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Matsarvsvägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Falun</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kalmar Kuvert Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0993</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tryckeri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>041 Tryckerier och trycksaker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>SIA PNB Print</x:v>
-[...269 lines deleted...]
-        <x:v>3041 0271</x:v>
+        <x:v>Kalmar Kuvert Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Propellervägen 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kalmar</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Format Werk GMbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Format Werk </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Format Werk GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wallackstrasse 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gunskirchen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Frank Druck GmbH &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5041 1028</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frank Druck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frank Druck GmbH &amp; Co. KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industriestraße 20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Preetz/Holst</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Print on demand Stockholm AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 1012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Print on demand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pod Sthlm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Winquists väg 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Spånga</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stibo Complete, Vimmerby</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0189</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stibo Complete</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stibo Complete, Vimmerby</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älåkragatan 4-6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vimmerby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SIA Livonia Print</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0893</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tryckeri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>041 Tryckerier och trycksaker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>TMG Tabergs AB</x:v>
-[...130 lines deleted...]
-        <x:v>Olsgårdsgatan 5</x:v>
+        <x:v>SIA Livonia Print</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jūrkalnes iela 15/25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RIGA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Multiply Solutions Sweden AB, Malmö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 0417</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tryckeri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>041 Tryckerier och trycksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multiply Solutions Sweden AB, Malmö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brännögatan 5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ruter Rulle AB</x:v>
-[...98 lines deleted...]
-        <x:v>3041 1015</x:v>
+        <x:v>Punkt Design</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3041 1036</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tryckeri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>041 Tryckerier och trycksaker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Printeliten Tryck</x:v>
-[...901 lines deleted...]
-        <x:v>RIGA</x:v>
+        <x:v>Punkt Design AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kristiansbergsvägen 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fagersta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>K. Larsen &amp; Søn A/S Grafisk Hus, Jernholmen 42A, Hvidovre</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5041 0016</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tryckeri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>041 Tryckerier och trycksaker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KLS Grafisk Hus</x:v>
       </x:c>
       <x:c t="str">