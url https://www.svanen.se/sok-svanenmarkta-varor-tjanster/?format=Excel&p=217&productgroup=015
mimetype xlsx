--- v0 (2026-05-05)
+++ v1 (2026-06-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8672a9851b9143d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe35e699c6e4357" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R10171562d5654bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rda5b2f3c525641c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10171562d5654bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rda5b2f3c525641c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
@@ -292,50 +292,210 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-L8390CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L3740CDWE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L3560CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2960DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L8970CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-J4535DWXL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -356,210 +516,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-L8390CDW</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>MFC-J5115DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -612,50 +612,370 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-J5740DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L2627DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L3527CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6977DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2860DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L8630CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5955DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4350DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-EX910</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6760DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-J4550DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -772,402 +1092,146 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-J5740DW</x:v>
-[...318 lines deleted...]
-      <x:c t="str">
         <x:v>MFC-L5710DN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-EX670</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2980DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DCP-L3520CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -1252,114 +1316,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-EX670</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>MFC-L6710DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -1412,50 +1412,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-L8340CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6940DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L2660DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-EX570</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-J5010DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -1540,50 +1668,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-J5345DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-J4335DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -1796,242 +1956,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-J5345DW</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>MFC-L8730CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-L8340CDW</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Brother HL-L9310CDWTT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -2084,50 +2084,146 @@
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Brother HL-L8260CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brother HL-L9310CDWT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L9470CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HL-L6210DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -2148,723 +2244,627 @@
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Brother HL-L8260CDW</x:v>
+        <x:v>HL-L8570CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Brother HL-L9310CDWT</x:v>
+        <x:v>HL-L5210DN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L9470CDN</x:v>
+        <x:v>HL-L9430CDN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L8570CDW</x:v>
+        <x:v>HL-L2447DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L5210DN</x:v>
+        <x:v>Brother HL-L8360CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L9430CDN</x:v>
+        <x:v>HL-J6010DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L2447DW</x:v>
+        <x:v>HL-L5210DNTT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Brother HL-L8360CDW</x:v>
+        <x:v>HL-L5215DN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-J6010DW</x:v>
+        <x:v>HL-L5210DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>HL-L8230CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brother HL-L9310CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L2865DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L8430CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L3215CW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HL-L8240CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L8430CDW</x:v>
+        <x:v>HL-L6410DN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L3215CW</x:v>
+        <x:v>Brother HL-L5000D</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L5210DNTT</x:v>
+        <x:v>HL-L3220CW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L5215DN</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>HL-J5113DW</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>HL-L2865DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>