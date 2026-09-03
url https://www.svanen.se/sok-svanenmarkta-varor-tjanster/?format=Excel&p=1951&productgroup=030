--- v0 (2026-07-16)
+++ v1 (2026-09-03)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb195d7ab9364d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8265954caafb429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R59a9da3259854589"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R16f64dbc2d20419f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59a9da3259854589" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R16f64dbc2d20419f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ENERGIZER Rech Extreme AA/E91 2300mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppladdningsbart batteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ENERGIZER Rech Power Plus AA/E91 2000mAh</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3030 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uppladdningsbart batteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer Trading Limited</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sword House</x:v>
@@ -264,82 +296,50 @@
       <x:c t="str">
         <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer Trading Limited</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sword House</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Buckinghamshire</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Energizer Accu Recharge Power Plus AAA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3030 0017</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>3030 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uppladdningsbart batteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer Trading Limited</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sword House</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Buckinghamshire</x:v>
       </x:c>