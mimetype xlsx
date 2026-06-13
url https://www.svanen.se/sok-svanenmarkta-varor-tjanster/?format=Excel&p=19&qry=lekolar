--- v0 (2026-04-11)
+++ v1 (2026-06-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5286f4ecd41c4672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d9cc8a38624f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R9ab7ce0cb0f14c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rb22f991692e846dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ab7ce0cb0f14c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb22f991692e846dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
@@ -196,2140 +196,3100 @@
       </x:c>
       <x:c t="str">
         <x:v>Förvaring till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Flexi 25 hörnmodul 1 fack med sittbänk (36265)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 sittbänk och skohylla delad (33858)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi meddelandehylla (36274)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack delad (33855)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk golvmodell (33389)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, mintgrön (80738)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Flexi 22 klädfack hel med sittbänk 2 fack dubbelsidig golvmodell m hjul (36262)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Ryggplatta till Flexifack (30998)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, mörkgrå (33899)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack (36254)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Högtryckslaminat till Flexi sittbänk, blå (80735)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 klädfack hel med sittbänk golvmodell (33389)</x:v>
+        <x:v>Högtryckslaminat till Flexi sittbänk, lindgrön (80737)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ryggplatta till Flexifack (30998)</x:v>
+        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack golvmodell (36256)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 klädfack delad (33855)</x:v>
+        <x:v>Flexi 22 extra överhylla (36270)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 hörnmodul 1 fack med sittbänk (36265)</x:v>
+        <x:v>Flexi 28 klädfack hel med sittbänk (33387)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 sittbänk och skohylla delad (33858)</x:v>
+        <x:v>Flexi 25 klädfack hel utan sittbänk (33382)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi meddelandehylla (36274)</x:v>
+        <x:v>Flexi klädkrok enkel (36275)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Högtryckslaminat till Flexi sittbänk, mintgrön (80738)</x:v>
+        <x:v>Flexi 25 extra hyllplan (31313)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Högtryckslaminat till Flexi sittbänk, lindgrön (80737)</x:v>
+        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack dubbelsidig golvm (36261)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Flexi 25 liten dörr (36970)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack (36255)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 Klädfack hel utan sittbänk (33383)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 extra hyllplan (36269)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 extra överhylla (36272)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, svart (80728)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 klädfack hel med sittbänk golvmodell (33390)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, petrol (80734)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Högtryckslaminat till Flexi sittbänk, grön (80736)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 liten dörr (36971)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 klädfack hel med sittbänk (33386)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 extra hyllplan (31314)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Garderob till barn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Flexi 25 klädfack hel med sittbänk 2 fack golvmodell (36257)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Högtryckslaminat till Flexi sittbänk, mörkgrå (33899)</x:v>
+        <x:v>Högtryckslaminat till Flexi sittbänk, ljusorange (80730)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack (36254)</x:v>
+        <x:v>Högtryckslaminat till Flexi sittbänk, havsblå (80733)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Högtryckslaminat till Flexi sittbänk, ljusorange (80730)</x:v>
+        <x:v>Flexi 25 hörnmodul 2 fack med sittbänk (36266)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Högtryckslaminat till Flexi sittbänk, havsblå (80733)</x:v>
+        <x:v>Flexi 22 sittbänk och skohylla delad (33857)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 hörnmodul 2 fack med sittbänk (36266)</x:v>
+        <x:v>Högtryckslaminat till Flexi sittbänk, hörnmodul (36267)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack golvmodell (36256)</x:v>
+        <x:v>Flexi 28 klädfack hel med sittbänk dubbelsidig golvmodell m hjul (33942)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 22 extra överhylla (36270)</x:v>
+        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack golvmodell (36258)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 liten dörr (36970)</x:v>
+        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack dubbelsidig golvmodell m hjul (36264)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 28 klädfack hel med sittbänk (33387)</x:v>
+        <x:v>Flexi 25 extra överhylla (36271)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 klädfack hel utan sittbänk (33382)</x:v>
+        <x:v>Flexi 22 klädfack hel med sittbänk dubbelsidig golvmodell (33943)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 28 Klädfack hel utan sittbänk (33383)</x:v>
+        <x:v>Flexi 28 klädfack hel med sittbänk dubbelsidig golvmodell (33945)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack (36255)</x:v>
+        <x:v>Flexi 22 klädfack hel med sittbänk golvmodell (33388)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 28 extra överhylla (36272)</x:v>
+        <x:v>Flexi 22 dörr (37027)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 22 extra hyllplan (36269)</x:v>
+        <x:v>Flexi 25 klädfack hel med sittbänk dubbelsidig golvmodell m hjul (33941)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 28 klädfack hel med sittbänk golvmodell (33390)</x:v>
+        <x:v>Flexi 22 klädfack hel med sittbänk (33384)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Högtryckslaminat till Flexi sittbänk, svart (80728)</x:v>
+        <x:v>Flexi 22 klädfack delad (33854)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi klädkrok enkel (36275)</x:v>
+        <x:v>Högtryckslaminat till Flexi sittbänk, ljusgrå (33898)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 28 klädfack hel med sittbänk 2 fack dubbelsidig golvm (36261)</x:v>
+        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack (36253)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 extra hyllplan (31313)</x:v>
+        <x:v>Flexi 22 klädfack hel med sittbänk dubbelsidig golvmodell m hjul (33940)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 klädfack hel med sittbänk (33386)</x:v>
+        <x:v>Flexi 28 dörr (36973)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 28 extra hyllplan (31314)</x:v>
+        <x:v>Flexi 25 dörr (36972)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Högtryckslaminat till Flexi sittbänk, petrol (80734)</x:v>
+        <x:v>Högtryckslaminat till Flexi sittbänk, rosa (80732)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Högtryckslaminat till Flexi sittbänk, grön (80736)</x:v>
+        <x:v>Flexi 25 klädfack hel med sittbänk dubbelsidig golvmodell (33944)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 28 liten dörr (36971)</x:v>
+        <x:v>Flexi 28 klädfack delad (33856)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 22 sittbänk och skohylla delad (33857)</x:v>
+        <x:v>Flexi 28 sittbänk och skohylla delad (33859)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Högtryckslaminat till Flexi sittbänk, hörnmodul (36267)</x:v>
+        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack dubbelsidig golvmodell m hjul (36263)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 klädfack hel med sittbänk dubbelsidig golvmodell (33944)</x:v>
+        <x:v>Högtryckslaminat till Flexi sittbänk, vit (80727)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Högtryckslaminat till Flexi sittbänk, rosa (80732)</x:v>
+        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack dubbelsidig golvm (36259)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 28 klädfack delad (33856)</x:v>
+        <x:v>Flexi dubbelkrok (38809)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack dubbelsidig golvmodell m hjul (36263)</x:v>
+        <x:v>Högtryckslaminat till Flexi sittbänk, citrongul (80729)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Högtryckslaminat till Flexi sittbänk, vit (80727)</x:v>
+        <x:v>Flexi 25 klädfack hel med sittbänk 2 fack dubbelsidig golvm (36260)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 28 sittbänk och skohylla delad (33859)</x:v>
+        <x:v>Flexi 22 liten dörr (37026)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 22 klädfack hel med sittbänk 2 fack dubbelsidig golvm (36259)</x:v>
+        <x:v>Högtryckslaminat till Flexi sittbänk, lingonröd (80731)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 25 klädfack hel med sittbänk dubbelsidig golvmodell m hjul (33941)</x:v>
+        <x:v>Flexi 22 klädfack hel utan sittbänk (33381)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Garderob till barn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Högtryckslaminat till Flexi sittbänk, citrongul (80729)</x:v>
-[...648 lines deleted...]
-        <x:v>Garderob till barn</x:v>
+        <x:v>Fixa bas 3:1, djup 36, topp ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus vitpig 1 hyllplan med HT-topp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus vitpig 3 fack med HT-topp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 3:2, djup 46, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa runda öron 1.5:1 combo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dockhus 3:3 2 dörrar </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dockhus 2:2 2 dörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dockhus 1:2 1 dörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 3:2 utan rygg, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 5:3 utan rygg, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda med handhål 1:1, 3 lådor, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda hel 1:1, 3 lådor, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa boklåda 3:1, frontdisplay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus vitpig 3 fack utan rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa förvaring 8 lådor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa hörn med hjul</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa organisera 3:1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 3:1 Materialvagn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus låda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus vitpig 6 fack utan rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 2:2 utan rygg, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 1:4, djup 58</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 1:4, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda med handhål 3:1, 2 lådor, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa hyllplan 3, djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa sockel 5:, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 4:2, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 1:3, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda hel 2:1, 2 lådor, djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 4:2 utan rygg, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Kubus björk 2 fack utan rygg</x:v>
       </x:c>
       <x:c t="str">
@@ -2372,242 +3332,1010 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa låda hel 2:1, 2 lådor, djup 57</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Fixa Tittut 1,5:1 dörr med hål i mitten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fixa bas 2:2, djup 35 topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus björk 6 fack hög utan rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa lös mellanvägg 1 djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr med handhål 1:1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 4:1, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 4:4, djup 58</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda hel 2:1, 3 lådor, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 4:3 utan rygg, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa hyllplan 3, djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda hel 3:1, 5 lådor, djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa svängd 1, djup 36, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr med handhål 1,5:2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr hel 1,5:5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 4:2, djup 58</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 stor dörr med handhål</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 22 liten dörr med handhål</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Fasad 1,5:2 dörr vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa fast mellanvägg 1 djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr med handhål 1,5:5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Krypin Runda Bo 3:2 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa hyllplan 1, djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 2:3, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 4:4, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr hel 2:5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus m 3 Fack (82782)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda hel 3:1, 2 lådor, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa boklåda 3: bred H30, frontdisplay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda med handhål 2:1, 3 lådor, djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda hel 2:1, 3 lådor, djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fixa 4:2 utan rygg, djup 58</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -2756,211 +4484,179 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa låda med handhål 2:1, 3 lådor, djup 57</x:v>
-[...159 lines deleted...]
-        <x:v>Kubus vitpig 3 fack med HT-topp</x:v>
+        <x:v>Fixa stödben 2st/1 extra hjul, för djup 58</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Fasad 1,5:2 dörr höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Fasad 1,5:3 dörr vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr med handhål 2:5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 1:4, djup 36</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -2980,338 +4676,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa bas 1:4, djup 36</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Fixa Tittut 3:2 combo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fixa svängd 2, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 4 fack hög</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fixa Fasad 1:2 dörr vänster</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa Fasad 1,5:3 dörr vänster</x:v>
-[...190 lines deleted...]
-      <x:c t="str">
         <x:v>Kubus vitpig 4 fack med HT-topp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -3332,1299 +4868,1907 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa bas 1:4, djup 46</x:v>
-[...1247 lines deleted...]
-        <x:v>Fixa bas 4:2, djup 58</x:v>
+        <x:v>Fixa stomme 3:1 HT med rygg RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr med postfack 1:1 högerhängd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr med handhål 1,5:1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa svängd med hjul</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa lös låda A4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 4:2, djup 36, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 4:3 utan rygg, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr med postfack 1:1 vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus björk 1 hyllplan med HT-topp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus björk 9 fack med HT-topp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 12 fack öppen RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus björk 12 fack med HT-topp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 1:2 utan rygg, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr med handhål 2:3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dockhus 2:3 1 dörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 3:3 utan rygg, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa hyllplan 2, djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda med handhål 3:1. 2 lådor. djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda hel 3:1, 3 lådor, djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus vitpig 4 fack utan rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Fasad 2:3 dörr höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 5:3 utan rygg, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 1.5:1 D46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa lös mellanvägg 2 djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa sockel 2:, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa sockel 3:, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr hel 2:2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda med handhål 2:1, 2 lådor, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa stödben med hjul, 2 st, för djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa rumsavdelare 3:2 HT utan rygg RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi ryggplatta mot vägg 28 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 12 fack, hög</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda med handhål 1:1, 3 lådor, djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa svängd :1, ytter ø 284 cm utan rygg RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa T med hjul</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa svängd :2, ytter ø 284 cm insida rygg RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda med handhål 2:1, 3 lådor, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda hel 1:1, 2 lådor, djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 1:2 utan rygg, djup 58</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 2:4, djup 58</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 1:1, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa stödben med hjul, 2 st, för djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 stor dörr med handhål</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dockhus 2:2 1 dörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus dörr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus björk 4 fack med HT-topp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dockhus 3:2 2 dörrar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Fasad 1:2 dörr höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 2:3 utan rygg, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus björk 6 fack med HT-topp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa sockel 1:, djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 5:3, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa stödben 2st/1 extra hjul, för djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 3:2, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa hörn 2, djup 36, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa boklåda 3:1, ryggdisplay</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus björk 12 fack utan rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa stomme 3:2 HT med rygg RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 4 fack bred RM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -4644,499 +6788,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kubus björk 12 fack utan rygg</x:v>
-[...447 lines deleted...]
-        <x:v>Fixa hyllplan 3, djup 45</x:v>
+        <x:v>Fixa bas 3:3, djup 36, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Öron topp 1,5:1 dörr höger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -5156,114 +6884,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa bas 3:3, djup 36, topp i ljusgrå HT laminat</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>Fixa 3:1 utan rygg, djup 36</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -5412,50 +7076,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fixa 6 fack hög RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fixa bas 2:1, djup 35, topp i ljusgrå HT laminat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -5540,275 +7236,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa dörr med postfack 1:1 vänster</x:v>
-[...223 lines deleted...]
-        <x:v>Fixa 4:3 utan rygg, djup 36</x:v>
+        <x:v>Fixa stödben med hjul, 2 st, för djup 58</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda hel 2:1, 2 lådor, djup 45</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -5892,178 +7396,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa stödben med hjul, 2 st, för djup 58</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Kubus björk 3 fack utan rygg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -6180,530 +7556,210 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa bas 3:2, djup 36</x:v>
-[...446 lines deleted...]
-      <x:c t="str">
         <x:v>Fixa elevförvaring 4 fack 2 lådor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fixa Öron topp 1,5:1 dörr vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 3:4, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 liten dörr med handhål</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus m 4 Fack (82783)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fixa T 2, djup 36, topp i ljusgrå HT laminat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -6724,178 +7780,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flexi 28 liten dörr med handhål</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>Fixa bas 5:3, djup 46</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -6916,947 +7844,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa dörr med handhål 2:3</x:v>
-[...895 lines deleted...]
-        <x:v>Fixa 1.5:1 D46</x:v>
+        <x:v>Fixa bas 2:2, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa hörn 1, djup 36</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -7876,82 +7940,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa hörn 1, djup 36</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Fixa svängd :2, ytter ø 284 cm utan rygg RM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -8004,114 +8036,3250 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa bas 2:2, djup 46</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Fixa hyllplan 1, djup 45</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fixa 1:1 utan rygg, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa hyllplan 1, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 2 fack RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 3:2, djup 58, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 4:3, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa sockel 1:, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 4:2, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Extra hylla till Flexi hörnmodul</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa fast mellanvägg 2 djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 3:2, djup 58</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 4:3, djup 46, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa T 2, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus m 9 Fack (82786)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa svängd :1, ytter ø 284 cm insida rygg RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa öron 3:2 combo Avokadogrön/ljusturkos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa hyllplan 2, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa hyllplan 3, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dockhus 4:2 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda med handhål 1:1, 2 lådor, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi ryggplatta mot vägg 25 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa rumsavdelare 3:1 HT utan rygg RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus björk 6 fack utan rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 2:1 utan rygg, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 4:2 utan rygg, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr hel 1,5:3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 3:4, djup 58</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa hyllplan 2, djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 1:3, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Hus 3 bred D46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus vitpig 9 fack utan rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa svängd :3, ytter ø 284 cm insida rygg RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Öron rund 1,5:1 dörr vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda med handhål 2:1, 2 lådor, djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda hel 3:1, 2 lådor, djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa liten köpmansdisk 12 lådor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa sockel 4:, djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa sockel 3:, djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 4:2 utan rygg med hyllplan i mitten, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 2:3 utan rygg, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa lös låda A3 halv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 3:3 utan rygg, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Krypin Husfasad 3:2 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 1:3 utan rygg, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 2:5, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 3:5, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda med handhål 3:1, 3 lådor, djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 3:2, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus vitpig 2 fack med HT-topp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Fasad 2:2 dörr höger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus stödben (82788)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 3:3, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa sockel till T</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 3:3, djup 46, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 5:3, djup 46, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus 6 Fack (82785)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 1:2, djup 58</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 3:5, djup 58</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda hel 2:1, 3 lådor, djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda hel 3:1, 3 lådor, djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bokdisplay 3:bred, H30, vägghängd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa lös mellanvägg 2 djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa T 1, djup 36, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 1:2 utan rygg, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 4:3, djup 36, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 3 fack, bred</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 2:2 utan rygg, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa svängd :1, ytter ø 284 cm utsida rygg RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa hörn 1, djup 36, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda hel 1:1, 3 lådor, djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Fasad 2:2 dörr vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 8 fack RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa organisera 3: låda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr hel 1,5:2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 3:1, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa lös mellanvägg 2 djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus m 1 hyllplan (82780)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa sockel 3:, djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 6 fack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa fast mellanvägg 1 djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda med handhål 2:1, 2 lådor, djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda hel 1:1, 2 lådor, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa sockel 2:, djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 4:2, djup 46, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda med handhål 3:1, 3 lådor, djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda hel 3:1, 3 lådor, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 6 fack, hög</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 3:2, djup 36, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 9 fack med dörrar och stödben björkstomme D36 RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr hel 1:1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 4:1, utan rygg, djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 2:5, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus vitpig 12 fack med HT-topp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus förvaringslåda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa sockel 4:, djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa fast mellanvägg 2 djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr med handhål 1:2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus vitpig 2 fack utan rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 8 fack med dörrar och hjul björkstomme D36 RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 6 fack med dörrar och hjul björkstomme D36 RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fixa 3:2 utan rygg, djup 58</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -8228,562 +11396,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa bas 3:2, djup 36, topp i ljusgrå HT laminat</x:v>
-[...510 lines deleted...]
-      <x:c t="str">
         <x:v>Fixa låda med handhål 3:1, 3 lådor, djup 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -8804,50 +11460,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fixa hus 4: D58</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fixa 6 fack RM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -8964,51 +11652,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa hus 4: D58</x:v>
+        <x:v>Fixa bas 1:1, djup 46</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -9124,179 +11812,883 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa 2:2 utan rygg, djup 46</x:v>
-[...127 lines deleted...]
-        <x:v>Fixa Fasad 2:2 dörr vänster</x:v>
+        <x:v>Kubus vitpig 6 hög fack med HT-topp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 25 liten dörr med handhål</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa fast mellanvägg 2 djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa elevförvaring H62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 12 fack, bred</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus 2 Fack (82781)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus 6 fack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 8 fack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda med handhål 3:1, 2 lådor, djup 57</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa elevförvaring 6 fack 6 lådor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa hus 3: D36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa stödben 2st/1 extra hjul, för djup 36</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 3:5, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 2:2, djup 58</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa svängd 2, djup 36, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Krypin Husfasad 4:2 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 4:1, djup 36, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda med handhål 1:1, 2 lådor, djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa skrivbås 3:2 D46 RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa förvaring 3:2 12 lådor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus vitpig 6 fack med HT-topp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus vitpig 12 fack utan rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa Fasad 2:3 dörr vänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus björk 4 fack utan rygg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi ryggplatta mot vägg 22 cm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa sockel 1:, djup 45</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr hel 2:3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -9348,466 +12740,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa bas 1:1, djup 46</x:v>
-[...414 lines deleted...]
-      <x:c t="str">
         <x:v>Fixa lös mellanvägg 1 djup 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -9860,179 +12836,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa 3 fack, bred</x:v>
-[...127 lines deleted...]
-        <x:v>Fixa bas 3:5, djup 46</x:v>
+        <x:v>Fixa Hus 4 bred D46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda med handhål 2:1, 3 lådor, djup 45</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -10052,1682 +12932,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa låda hel 2:1, 3 lådor, djup 45</x:v>
-[...1598 lines deleted...]
-      <x:c t="str">
         <x:v>Fixa Fasad 1,5:3 dörr höger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fixa 2 fack, hög</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fixa 3:2 utan rygg, djup 46</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -11748,1331 +13060,467 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa 2 fack, hög</x:v>
-[...1279 lines deleted...]
-        <x:v>Flexi ryggplatta mot vägg 25 cm</x:v>
+        <x:v>Fixa svängd :2, ytter ø 284 cm utsida rygg RM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus björk 2 fack med HT-topp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa 2:2 utan rygg, djup 58</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 5:3, djup 36, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 4:2, djup 58, topp i ljusgrå HT laminat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 2:5, djup 58</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 1:2, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa bas 3:1, djup 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa dörr med handhål 2:2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus björk 6 hög fack med HT-topp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flexi 28 stor dörr med handhål</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kubus m 12 Fack (82787)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa låda hel 2:1, 2 lådor, djup 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hyllor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa spetsiga öron 1.5:1 combo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -13092,338 +13540,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa dörr med handhål 2:2</x:v>
-[...286 lines deleted...]
-      <x:c t="str">
         <x:v>Fixa Runda Bo front 3:2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -13444,210 +13604,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Hyllor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa bas 5:3, djup 36, topp i ljusgrå HT laminat</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>Scenmodul Idun 2 steg B120 (111805)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -13668,50 +13668,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fixa podium vitpigmenterad pentagon 88</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Scenmodul Idun B120 (111806)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -13828,114 +13860,210 @@
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa podium vitpigmenterad pentagon 88</x:v>
+        <x:v>Scenmodul Idun 3 steg B120 med spegel (111810)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Scenmodul Idun 3 steg B120 med spegel (111810)</x:v>
+        <x:v>Fixa podium vitpigmenterad hexagon 46</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Scenmodul Idun 3 steg B120 (111803)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium vitpigmenterad triangel 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun B60 med hjul (112245)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Fixa podium björk pentagon 36</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -13956,50 +14084,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fixa podium vitpigmenterad rektangel 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Scenmodul Idun hörn 3 steg B120 med spegel (111811)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -14020,210 +14180,466 @@
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa podium vitpigmenterad rektangel 59</x:v>
+        <x:v>Scenmodul Idun 3 steg B60 med spegel (112244)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa podium vitpigmenterad hexagon 46</x:v>
+        <x:v>Fixa podium vitpigmenterad pentagon 36</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Scenmodul Idun 3 steg B120 (111803)</x:v>
+        <x:v>Fixa podium vitpigmenterad rektangel 88</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa podium vitpigmenterad triangel 59</x:v>
+        <x:v>Podium/tunnel Tryggve, 3 delar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Scenmodul Idun B60 med hjul (112245)</x:v>
+        <x:v>Fixa podium vitpigmenterad triangel 42</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Fixa podium björk triangel 42</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun hörn 3 steg B120 (111804)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun 2 steg B60 (112241)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Scenmodul Idun 3 steg B120 med hjul (111807)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium kopplingsfötter 10-pack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium vitpigmenterad kvadrat 46</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium vitpigmenterad kvadrat 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Fixa podium björk rektangel 88</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5031 0099</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekmöbler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>031 Möbler och inredning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Scenmodul Idun B120 med hjul (111809)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
@@ -14244,723 +14660,339 @@
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Scenmodul Idun 2 steg B60 (112241)</x:v>
+        <x:v>Scenmodul Idun 3 steg B60 med hjul (112243)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Scenmodul Idun 3 steg B60 med hjul (112243)</x:v>
+        <x:v>Scenmodul Idun hörn 3 steg B120 med hjul (111808)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa podium vitpigmenterad rektangel 88</x:v>
+        <x:v>Hörnpodium Tryggve</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Podium/tunnel Tryggve, 3 delar</x:v>
+        <x:v>Fixa podium björk kvadrat 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Scenmodul Idun 3 steg B120 med hjul (111807)</x:v>
+        <x:v>Fixa podium vitpigmenterad pentagon 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5031 0099</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekmöbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>031 Möbler och inredning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Fixa podium kopplingsfötter 10-pack</x:v>
-[...401 lines deleted...]
-        <x:v>Lekolar</x:v>
+        <x:v>14241 Playwood Parkeringshus litet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5095 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Leksak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>095 Leksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Playwood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>17219 Playwood Dockstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5095 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Leksak</x:v>
       </x:c>
       <x:c t="str">
         <x:v>095 Leksaker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Playwood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>14241 Playwood Parkeringshus litet</x:v>
+        <x:v>11195 Playwood Bondgård liten natur</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5095 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Leksak</x:v>
       </x:c>
       <x:c t="str">
         <x:v>095 Leksaker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Playwood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>11195 Playwood Bondgård liten natur</x:v>
+        <x:v>17467 Playwood Dockhus medium natur</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5095 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Leksak</x:v>
       </x:c>
       <x:c t="str">
         <x:v>095 Leksaker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Playwood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>17467 Playwood Dockhus medium natur</x:v>
+        <x:v>14591 Playwood Parkeringshus stort natur</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5095 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Leksak</x:v>
       </x:c>
       <x:c t="str">
         <x:v>095 Leksaker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Playwood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
@@ -15012,243 +15044,211 @@
       </x:c>
       <x:c t="str">
         <x:v>Leksak</x:v>
       </x:c>
       <x:c t="str">
         <x:v>095 Leksaker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Playwood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>14591 Playwood Parkeringshus stort natur</x:v>
+        <x:v>14242 Playwood Parkeringshus medium</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5095 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Leksak</x:v>
       </x:c>
       <x:c t="str">
         <x:v>095 Leksaker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Playwood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>14242 Playwood Parkeringshus medium</x:v>
+        <x:v>17424 Playwood Dockhus mellan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5095 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Leksak</x:v>
       </x:c>
       <x:c t="str">
         <x:v>095 Leksaker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Playwood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>17424 Playwood Dockhus mellan</x:v>
+        <x:v>17425 Playwood Dockhus stort</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5095 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Leksak</x:v>
       </x:c>
       <x:c t="str">
         <x:v>095 Leksaker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Playwood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>14592 Playwood Parkeringshus medium natur</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5095 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Leksak</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>095 Leksaker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Playwood</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lekolar AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 170</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Osby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>11081 Playwood Bondgård stor</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5095 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Leksak</x:v>
       </x:c>
       <x:c t="str">
         <x:v>095 Leksaker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Playwood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Osby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>14247 Playwood Parkeringshus stort</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>14592 Playwood Parkeringshus medium natur</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5095 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Leksak</x:v>
       </x:c>
       <x:c t="str">
         <x:v>095 Leksaker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Playwood</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lekolar AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170</x:v>
       </x:c>