--- v0 (2026-06-21)
+++ v1 (2026-08-23)
@@ -1,625 +1,625 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1953270be0e429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f7325ed49841a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rb2c42729c5214557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rae3e06652ed84fdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb2c42729c5214557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae3e06652ed84fdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>GP ReCyko AA-batteri, 2100 mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppladdningsbart batteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GPBM Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sörredsvägen 113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energizer Accu Recharge Extreme AA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppladdningsbart batteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ENERGIZER Rech Extreme AA/E91 2300mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppladdningsbart batteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energizer Accu Recharge Power Plus AAA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppladdningsbart batteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energizer Accu Recharge Extreme AAA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppladdningsbart batteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Power Rechargeable, AAA Size HR03 1000 mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5030 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppladdningsbart batteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Power</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hengdian Group DMEGC Magnetics Co., Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>East A, Hengdian Industrial Area, Dongyang</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VARTA RECHARGE ACCU Recycled AAA 800mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppladdningsbart batteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VARTA Consumer Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavslundsvägen 139, 2tr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ENERGIZER Rech Power Plus AAA/E92 700mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppladdningsbart batteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ENERGIZER Rech Power Plus AA/E91 2000mAh</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3030 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uppladdningsbart batteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer Trading Limited</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sword House</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Buckinghamshire</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ENERGIZER Rech Power Plus AAA/E92 700mAh</x:v>
+        <x:v>VARTA RECHARGE ACCU Recycled AA 2100mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppladdningsbart batteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VARTA Consumer Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavslundsvägen 139, 2tr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ENERGIZER Rech Extreme AAA/E92 800mAh</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3030 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uppladdningsbart batteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer Trading Limited</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sword House</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Buckinghamshire</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>VARTA RECHARGE ACCU Recycled AAA 800mAh</x:v>
-[...31 lines deleted...]
-        <x:v>Ultra Power Rechargeable, AAA Size HR03 1000 mAh</x:v>
+        <x:v>GP ReCyko Pro AA-batteri, 2000 mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppladdningsbart batteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GPBM Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sörredsvägen 113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GP ReCyko AAA-batteri, 950 mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppladdningsbart batteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GPBM Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sörredsvägen 113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Power Rechargeable, AA Size HR6 2500 mAh</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5030 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uppladdningsbart batteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ultra Power</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hengdian Group DMEGC Magnetics Co., Ltd.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>East A, Hengdian Industrial Area, Dongyang</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Zhejiang</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>GP ReCyko AA-batteri, 2100 mAh</x:v>
+        <x:v>Deltaco Rechargeable, AAA Size HR03 1000 mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5030 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppladdningsbart batteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Deltaco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hengdian Group DMEGC Magnetics Co., Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>East A, Hengdian Industrial Area, Dongyang</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GP ReCyko Pro AAA-batteri, 800 mAh</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3030 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uppladdningsbart batteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GP</x:v>
       </x:c>
       <x:c t="str">
         <x:v>GPBM Nordic AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sörredsvägen 113</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Energizer Accu Recharge Extreme AA</x:v>
-[...191 lines deleted...]
-        <x:v>Ultra Power Rechargeable, AA Size HR6 2500 mAh</x:v>
+        <x:v>Deltaco Rechargeable, AA Size HR6 2500 mAh</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5030 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uppladdningsbart batteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Ultra Power</x:v>
+        <x:v>Deltaco</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hengdian Group DMEGC Magnetics Co., Ltd.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>East A, Hengdian Industrial Area, Dongyang</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Zhejiang</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Energizer Accu Recharge Power Plus AA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3030 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Uppladdningsbart batteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>030 Uppladdningsbara batterier och powerbanks</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer</x:v>
       </x:c>
       <x:c t="str">