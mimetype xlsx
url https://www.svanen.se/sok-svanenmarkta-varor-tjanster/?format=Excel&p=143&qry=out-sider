--- v0 (2026-04-22)
+++ v1 (2026-06-26)
@@ -1,245 +1,245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3fd986cc364347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9a15b9b3914453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R881535e658224968"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R10369e0b8e2c4a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R881535e658224968" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10369e0b8e2c4a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Plateau Picnic O</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Out-Sider</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Out-Sider A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kigkurren 8A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Plateau Picnic Street</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bänkbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kigkurren 8A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Plateau Picnic O</x:v>
+        <x:v>Plateau Picnic I</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bänkbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kigkurren 8A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Plateau Picnic L</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bänkbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Out-Sider</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Out-Sider A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kigkurren 8A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Plateau Picnic Round</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bänkbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kigkurren 8A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Plateau Picnic I</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>5207ECO Quadro two-sided pull-out cabinet with shelving on both sides, medium with 6 rooms, ECO, H1139 x W392 x D900/1717 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>DK/049/022</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Möbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
@@ -292,92 +292,124 @@
       </x:c>
       <x:c t="str">
         <x:v>Kontorsmöbler  (EU Ecolabel)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EU49 Möbler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cube Design A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vadstedvej 212</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hammel</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Loop Cone, recycled #20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Out-Sider</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Out-Sider A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kigkurren 8A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Loop Top for Cone, recycled #20</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Utomhusbord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kigkurren 8A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Loop Cone, recycled #20</x:v>
-[...8 lines deleted...]
-        <x:v>Utomhusbord</x:v>
+        <x:v>Loop, recycled #20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusbänk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kigkurren 8A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Loop Line, recycled #20</x:v>
       </x:c>
       <x:c t="str">
@@ -420,211 +452,179 @@
       </x:c>
       <x:c t="str">
         <x:v>Utomhusbänk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kigkurren 8A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Loop, recycled #20</x:v>
+        <x:v>Loop Arc,  recycled #20</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Utomhusbänk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kigkurren 8A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Loop Arc,  recycled #20</x:v>
+        <x:v>Loop Corner, recycled #20</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Utomhusbänk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kigkurren 8A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Loop Corner, recycled #20</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>HopOp, recycled #20</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kigkurren 8A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>København S</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Loop Up, recycled #20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5073 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Utomhusstol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Out-Sider</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Out-Sider A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kigkurren 8A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>København S</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HopOp500, recycled #20</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Loop Up, recycled #20</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5073 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Utomhusstol</x:v>
       </x:c>
       <x:c t="str">
         <x:v>073 Utemöbler, lek- och parkutrustning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Out-Sider A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kigkurren 8A</x:v>
       </x:c>