--- v0 (2026-07-07)
+++ v1 (2026-09-16)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2d864923794fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45f2c0caae849f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R731f884be87843a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rad789777f90f4faa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R731f884be87843a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad789777f90f4faa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Elis Textil Service AB, Ockelbo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3075 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tvätteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>075 Textilservice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elis Textil Service AB Ockelbo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hamrångevägen 21</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OCKELBO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>CWS Sweden AB, Varberg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3075 0023</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tvätteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>075 Textilservice</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>CWS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>CWS Varberg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Batterivägen 1</x:v>
@@ -260,82 +292,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Tvätteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>075 Textilservice</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bröderna Fraimans Industritvätt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bröderna Fraimans Industritvätt AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sköldvägen 6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bålsta</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Elis Textil Service AB, Ockelbo</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Elis Textil Service AB, Veddesta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3075 0101</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tvätteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>075 Textilservice</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elis</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elis Textil Service AB Veddesta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Saldovägen 24</x:v>
@@ -644,50 +644,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Tvätteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>075 Textilservice</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elis</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elis Textil Service AB, Huskvarna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lyckås 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huskvarna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Elis Textil Service AB, Eskilstuna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3075 0063</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tvätteri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>075 Textilservice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elis Textil Service AB Eskilstuna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ESKILSTUNA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>CWS Hygiene AB, Järfälla</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3075 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tvätteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>075 Textilservice</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>CWS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>CWS Järfälla</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Saldovägen 22</x:v>
@@ -928,82 +960,50 @@
         <x:v>3075 0050</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tvätteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>075 Textilservice</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Textilia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Textilia Tvätt &amp; Textilservice AB, Örebro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 1544</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ÖREBRO</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>ESKILSTUNA</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Elis Textil Service AB, Fristad</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3075 0095</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tvätteri</x:v>
       </x:c>
       <x:c t="str">
         <x:v>075 Textilservice</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elis</x:v>
       </x:c>
       <x:c t="str">