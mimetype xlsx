--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525c986674634468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7f112c81184f27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rf0110da3aaf043d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rd54e409748304a21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0110da3aaf043d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd54e409748304a21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
@@ -100,83 +100,211 @@
       </x:c>
       <x:c t="str">
         <x:v>Industrifärg och –lack</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Textilgatan 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Tikkurila Pinja Protect M 20  NCS S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0041, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrifärg och –lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Tikkurila Pinja Protect M 20 NCS S2500-N</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3096 0041, 3096 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrifärg och –lack</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Textilgatan 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tikkurila Pinja Protect M 20  NCS S0502-Y</x:v>
+        <x:v>Tikkurila Pinja Protect GM NCS S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0041, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrifärg och –lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tikkurila Pinja Protect G</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0041, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrifärg och –lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tikkurila Pinja Protect GM base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0041, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrifärg och –lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tikkurila Pinja Protect GM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3096 0041, 3096 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrifärg och –lack</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Textilgatan 31</x:v>
       </x:c>
@@ -197,178 +325,50 @@
       <x:c t="str">
         <x:v>Industrifärg och –lack</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Textilgatan 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Tikkurila Pinja Protect GM Red</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>Tikkurila Pinja Protect G</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3096 0041, 3096 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Industrifärg och –lack</x:v>
       </x:c>
       <x:c t="str">
         <x:v>096 Färger och lacker</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Textilgatan 31</x:v>
       </x:c>