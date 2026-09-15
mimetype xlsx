--- v1 (2026-07-26)
+++ v2 (2026-09-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7f112c81184f27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6b4de81345441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rd54e409748304a21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R92e3a4edfdd447db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd54e409748304a21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92e3a4edfdd447db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">