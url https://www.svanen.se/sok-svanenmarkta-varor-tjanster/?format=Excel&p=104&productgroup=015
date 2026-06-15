--- v0 (2026-04-22)
+++ v1 (2026-06-15)
@@ -1,85 +1,469 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fdcd36461ef4d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f53dda0671a42a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Rb1c2bc62e9014a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Re7c44dde84a642a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1c2bc62e9014a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7c44dde84a642a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-J4340DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L3555CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L2620DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6975DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L8970CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L3740CDWE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L3560CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2960DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6960DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4535DWXL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L6915DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L3740CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-L9670CDN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -100,435 +484,467 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-L6915DN</x:v>
-[...254 lines deleted...]
-      <x:c t="str">
         <x:v>MFC-L8390CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-L3740CDWE</x:v>
-[...95 lines deleted...]
-        <x:v>MFC-L8970CDW</x:v>
+        <x:v>MFC-L5715DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L5710DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L2627DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L3527CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6977DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5740DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2860DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L8630CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4350DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5955DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-EX910</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6760DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L5510DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
@@ -548,50 +964,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-L9635CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6957DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-J6955DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -644,499 +1124,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-L5715DN</x:v>
-[...447 lines deleted...]
-        <x:v>MFC-L5710DN</x:v>
+        <x:v>MFC-L3760CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5110DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-EX670</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
@@ -1156,178 +1252,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-L3760CDW</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>MFC-J5340DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-EX670</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>MFC-L2980DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -1380,499 +1380,595 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-L8730CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2827DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L3520CDWE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L5710DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4335DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2800DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4540DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L6910DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5345DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-L9630CDN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-J5117DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-J5010DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-J4540DWXL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2860DWE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-J6540DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-J4540DWXL</x:v>
-[...351 lines deleted...]
-        <x:v>MFC-L8730CDW</x:v>
+        <x:v>MFC-J6940DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L2660DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-EX570</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
@@ -1892,124 +1988,60 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-J6940DW</x:v>
-[...72 lines deleted...]
-        <x:v>Multifunktionsskrivare</x:v>
+        <x:v>HL-L6415DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Brother HL-L9310CDWTT</x:v>
       </x:c>
       <x:c t="str">
@@ -2052,82 +2084,178 @@
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L6415DN</x:v>
+        <x:v>HL-L8570CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Brother HL-L8260CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brother HL-L9310CDWT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L9470CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HL-L6210DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -2148,338 +2276,434 @@
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Brother HL-L8260CDW</x:v>
+        <x:v>HL-L9430CDN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Brother HL-L9310CDWT</x:v>
+        <x:v>HL-L5210DN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L9470CDN</x:v>
+        <x:v>HL-L2447DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L8570CDW</x:v>
+        <x:v>Brother HL-L8360CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L5210DN</x:v>
+        <x:v>HL-J6010DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L9430CDN</x:v>
+        <x:v>HL-J5113DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L2447DW</x:v>
+        <x:v>HL-L5210DNTT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Brother HL-L8360CDW</x:v>
+        <x:v>HL-L5215DN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-J6010DW</x:v>
+        <x:v>HL-L5210DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Brother HL-L5000D</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L6410DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L8230CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HL-L8240CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -2532,339 +2756,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L5210DNTT</x:v>
+        <x:v>HL-L2865DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L5215DN</x:v>
+        <x:v>Brother HL-L9310CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L5210DW</x:v>
-[...158 lines deleted...]
-      <x:c t="str">
         <x:v>HL-L3220CW</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>HL-L2865DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>