--- v1 (2026-06-15)
+++ v2 (2026-09-15)
@@ -1,181 +1,1237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f53dda0671a42a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd292d99a80584b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Re7c44dde84a642a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R5ed5c303c10e4908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7c44dde84a642a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5ed5c303c10e4908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-J4335DWXL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4535DWXL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5740DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6955DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-J4340DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-J5340DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5955DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6957DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-EX670</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L9635CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L9670CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L5715DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L5710DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L6915DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L6710DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-EX910</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L5510DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L3520CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L3527CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L3740CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L3760CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L3740CDWE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DCP-L3555CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>DCP-L3560CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L8390CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DCP-L2620DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-L2860DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L2627DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2960DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2980DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4350DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4550DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5110DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5013DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6977DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6960DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-J6975DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -196,563 +1252,83 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-L3740CDWE</x:v>
-[...511 lines deleted...]
-        <x:v>MFC-L2860DW</x:v>
+        <x:v>MFC-J6760DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5115DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
@@ -772,595 +1348,243 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-J4350DW</x:v>
-[...543 lines deleted...]
-        <x:v>MFC-L6710DW</x:v>
+        <x:v>MFC-J4335DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4540DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5345DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4540DWXL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6540DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6940DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L9630CDN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
@@ -1380,636 +1604,572 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-L5710DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L6910DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L3520CDWE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L8340CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L2660DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2800DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2860DWE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2827DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5117DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-EX570</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunktionsskrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-L8730CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-L2827DW</x:v>
-[...318 lines deleted...]
-      <x:c t="str">
         <x:v>MFC-J5010DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunktionsskrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-J4540DWXL</x:v>
-[...200 lines deleted...]
-        <x:v>Multifunktionsskrivare</x:v>
+        <x:v>Brother HL-L8260CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brother HL-L9310CDWT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brother HL-L9310CDWTT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L9430CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L9470CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>HL-L6415DN</x:v>
       </x:c>
       <x:c t="str">
@@ -2020,851 +2180,691 @@
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Brother HL-L9310CDWTT</x:v>
+        <x:v>HL-L5210DN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>HL-L6210DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L2447DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HL-L2400DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>HL-L2445DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HL-L8570CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Brother HL-L8260CDW</x:v>
+        <x:v>Brother HL-L5000D</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Brother HL-L9310CDWT</x:v>
+        <x:v>Brother HL-L8360CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L9470CDN</x:v>
+        <x:v>Brother HL-L9310CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L6210DW</x:v>
+        <x:v>HL-J6010DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L2445DW</x:v>
+        <x:v>HL-L5215DN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L9430CDN</x:v>
+        <x:v>HL-L5210DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L5210DN</x:v>
+        <x:v>HL-L6410DN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L2447DW</x:v>
+        <x:v>HL-L3215CW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Brother HL-L8360CDW</x:v>
+        <x:v>HL-L3220CW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-J6010DW</x:v>
+        <x:v>HL-L8230CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>HL-L8240CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L2865DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L5210DNTT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L8430CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skrivare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Kontorsmaskiner</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HL-J5113DW</x:v>
-      </x:c>
-[...382 lines deleted...]
-        <x:v>HL-L3220CW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svanen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skrivare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Kontorsmaskiner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>