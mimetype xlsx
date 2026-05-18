--- v0 (2026-02-17)
+++ v1 (2026-05-18)
@@ -1,637 +1,381 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c9a8434f3ef4cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ef9d1fa9dc466a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Produkter" sheetId="1" r:id="R4f7529c14eab4aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R7c990a92ce764a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f7529c14eab4aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c990a92ce764a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Varumärke</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensinnehavare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Adress</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ort</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pinja Protect GM Röd</x:v>
-[...558 lines deleted...]
-        <x:v>2</x:v>
+        <x:v>Tikkurila Pinja Protect Top 25 Base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0041, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrifärg och –lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tikkurila Pinja Protect M 20 Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0041, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrifärg och –lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tikkurila Pinja Protect M 20  NCS S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0041, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrifärg och –lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tikkurila Pinja Protect M 20 NCS S2500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0041, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrifärg och –lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tikkurila Pinja Protect GM NCS S0502-Y</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0041, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrifärg och –lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tikkurila Pinja Protect G</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0041, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrifärg och –lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tikkurila Pinja Protect GM base C</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0041, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrifärg och –lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tikkurila Pinja Protect GM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0041, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrifärg och –lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tikkurila Pinja Protect Top 25 Base A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0041, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrifärg och –lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tikkurila Pinja Protect GM Red</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3096 0041, 3096 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrifärg och –lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>096 Färger och lacker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tikkurila Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Textilgatan 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>