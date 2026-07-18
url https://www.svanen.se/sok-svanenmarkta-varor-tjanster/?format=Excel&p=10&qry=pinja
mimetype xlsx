--- v1 (2026-05-18)
+++ v2 (2026-07-18)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ef9d1fa9dc466a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e3d861fe77477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R7c990a92ce764a26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R762f9099d347432f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c990a92ce764a26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R762f9099d347432f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">