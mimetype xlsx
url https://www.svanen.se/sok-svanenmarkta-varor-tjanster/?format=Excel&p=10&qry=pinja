--- v2 (2026-07-18)
+++ v3 (2026-09-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e3d861fe77477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re503020265cc4dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="R762f9099d347432f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="produkter" sheetId="1" r:id="Re675743fb1b8434b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R762f9099d347432f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re675743fb1b8434b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Produkt</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensnummer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Miljömärkning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kategori</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Produktgrupp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kriteriegeneration</x:v>
       </x:c>
       <x:c t="str">