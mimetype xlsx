--- v1 (2026-02-06)
+++ v2 (2026-04-14)
@@ -1,118 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47c0073ffec4b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0898001a0df742f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R55823a05f5d14685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb394238e5bfc4a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55823a05f5d14685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb394238e5bfc4a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Nordic Tourism Conference 04.06.2025</x:v>
+        <x:v>Green Friday 28.11.2025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3117 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conferences and business events</x:v>
       </x:c>
       <x:c t="str">
         <x:v>117 Events</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Minnesota Communication AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasagatan 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Green Friday 28.11.2025</x:v>
+        <x:v>Nordic Tourism Conference 04.06.2025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3117 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conferences and business events</x:v>
       </x:c>
       <x:c t="str">
         <x:v>117 Events</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Minnesota Communication AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vasagatan 16</x:v>
       </x:c>