--- v2 (2026-04-14)
+++ v3 (2026-05-31)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0898001a0df742f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22dd99584404914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb394238e5bfc4a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd992823a14ff42e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb394238e5bfc4a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd992823a14ff42e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">