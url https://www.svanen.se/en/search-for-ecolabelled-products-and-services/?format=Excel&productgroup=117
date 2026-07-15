--- v3 (2026-05-31)
+++ v4 (2026-07-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22dd99584404914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5042f0d35194c3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd992823a14ff42e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R70c88cf8e46d4f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd992823a14ff42e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70c88cf8e46d4f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">