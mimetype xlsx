--- v4 (2026-07-15)
+++ v5 (2026-09-15)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5042f0d35194c3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd787a3d9573943c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R70c88cf8e46d4f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd306cec0d1cb4851"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70c88cf8e46d4f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd306cec0d1cb4851" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">