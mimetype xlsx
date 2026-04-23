--- v1 (2026-02-20)
+++ v2 (2026-04-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R929f4aa4bfd84559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R289cdf61aa534fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R92046abcc08b42e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R439831bdd2884334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92046abcc08b42e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R439831bdd2884334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,90 +68,90 @@
       </x:c>
       <x:c t="str">
         <x:v>Coffee service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>100 Coffee service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>CafeBar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Café Bar Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norra Strandgatan 6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jönköping</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Beans In Cup AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3100 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>100 Coffee service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beans in Cup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beans In Cup AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretenvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Culligan Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3100 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coffee service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>100 Coffee service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Culligan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Culligan Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 564</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sollentuna</x:v>
       </x:c>
     </x:row>
-    <x:row>
-[...30 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>