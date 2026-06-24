--- v2 (2026-04-23)
+++ v3 (2026-06-24)
@@ -1,145 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R289cdf61aa534fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5f8de6b2534e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R439831bdd2884334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7ebd5f59a6014416"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R439831bdd2884334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ebd5f59a6014416" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Beans In Cup AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3100 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coffee service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>100 Coffee service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beans in Cup</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beans In Cup AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vretenvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Cafe Bar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3100 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coffee service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>100 Coffee service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>CafeBar</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Café Bar Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norra Strandgatan 6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jönköping</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Solna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Culligan Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3100 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coffee service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>100 Coffee service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Culligan</x:v>
       </x:c>
       <x:c t="str">