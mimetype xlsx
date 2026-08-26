--- v3 (2026-06-24)
+++ v4 (2026-08-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5f8de6b2534e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ccf2ae4686e4139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7ebd5f59a6014416"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb98b213aaf6b4c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ebd5f59a6014416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb98b213aaf6b4c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">