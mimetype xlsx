--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca53d5f39b964783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d89494b978d4c64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R256666ef3e5c4f08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rbaeb91e475d5445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R256666ef3e5c4f08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbaeb91e475d5445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -836,378 +836,410 @@
       </x:c>
       <x:c t="str">
         <x:v>Cleaning service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rengörare Näslund</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rengörare Näslund AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 5895</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>EXISO AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0172</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EXISO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EXISO AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRONÄNGSGATAN 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norrköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Östgöta Elitstäd AB, Lokalvård</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3076 0166</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östgöta Elitstäd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östgöta Elitstäd AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tenngatan 11</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norrköping</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>EXISO AB, Lokalvård</x:v>
-[...8 lines deleted...]
-        <x:v>Cleaning service</x:v>
+        <x:v>A Rengörarna i Sörmland AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>A Rengörarna i Sörmland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>A Rengörarna i Sörmland AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommenhovsvägen 22B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nyköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finns Städ &amp; Fönsterputs AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0142</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finns Städ och Fönsterputs </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finns Städ och Fönsterputs AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marieholmsgatan 56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lokalvården Campusavdelningen Örebro Universitet, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro universitet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro Universitet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Itri Service, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0176</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Itri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Itri Service AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Städpulsen AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städpulsen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städpulsen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turebergsvägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOLLENTUNA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengörare Näslund AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rengörare Näslund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rengörare Näslund AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5895</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0208</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Samhall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Samhall AB, Städtjänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 27705</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STOCKHOLM</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Städax Fönsterputs AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0171</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städax Fönsterputs AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karbingatan 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EXISO AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0173</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EXISO</x:v>
       </x:c>
       <x:c t="str">
         <x:v>EXISO AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>KRONÄNGSGATAN 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norrköping</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Finns Städ &amp; Fönsterputs AB, Fönsterputs</x:v>
-[...2 lines deleted...]
-        <x:v>3076 0142</x:v>
+        <x:v>Östgöta Elitstäd AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0169</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Finns Städ och Fönsterputs </x:v>
-[...222 lines deleted...]
-      <x:c t="str">
         <x:v>Östgöta Elitstäd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östgöta Elitstäd AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tenngatan 11</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>KRONÄNGSGATAN 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norrköping</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>