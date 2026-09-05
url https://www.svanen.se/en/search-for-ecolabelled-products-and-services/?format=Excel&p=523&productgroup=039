--- v0 (2026-06-23)
+++ v1 (2026-09-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0812772f664bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2388117af1f343ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R52846c5b056e4f50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7b70f95e358841ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52846c5b056e4f50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b70f95e358841ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,698 +68,730 @@
       </x:c>
       <x:c t="str">
         <x:v>Manufacturing licence</x:v>
       </x:c>
       <x:c t="str">
         <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AUM-Sleep</x:v>
       </x:c>
       <x:c t="str">
         <x:v>AUM-Sleep NV</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grote Molstenstraat 21</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wielsbeke</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Manufacturing licence for Mascot Høie, Brekstad, Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2039 0051, 2039 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mascot Høie AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tverrveien 29</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brekstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Manufacturing licence for Egedeniz Tekstil, Alsancak Izmir, Turkey</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5039 0082</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Manufacturing licence</x:v>
       </x:c>
       <x:c t="str">
         <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egedeniz</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Egedeniz Tekstil</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Isciler Cad. No: 176</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Alsancak Izmir</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Manufacturing licence for The Crescent Textile Mills Limited, Faisalabad, Pakistan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2039 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>The Crescent Textile Mills Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sargodha Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Faisalabad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Manufacturing licence for Nishat Chunian Limited, Punjab, Pakistan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3039 0087</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nishat Chunian Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>31-Q Gulberg II, Lahore</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Punjab</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Manufacturing licence for Skogstad Sport, Innvik, Norway</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2039 0059</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Manufacturing licence</x:v>
       </x:c>
       <x:c t="str">
         <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Skogstad Sport AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Gamlevegen 47</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Innvik</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Manufacturing licence for Nishat Mills, Lahore, Pakistan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2039 0073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nishat Mills Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>05Km East Hudiara Drain, Off 22 KM Ferozepur Road</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lahore</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Manufacturing licence for ACS Textiles (Bangladesh), Narayangonj, Bangladesh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2039 0081</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>ACS Textiles (Bangladesh) Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ward No-3, P.O-Parabo, P.S.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Narayangonj</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ekinteks Ekin Tekstil San. ve Tic. Ltd. Sti. Esenyurt Istanbul</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5039 0102</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ekinteks Ekin Tekstil</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ekinteks Ekin Tekstil San. ve Tic. Ltd. Sti.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Namik Kemal Mahallesi Ekin Caddesi No:17 Esenyurt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Istanbul</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Manufacturing licence for GulAhmed Textile Mills LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5039 0103</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GulAhmed</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GulAhmed Textile Mills LTD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plot No. HT-4 Landhi Industrial Area</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karachi Sindh</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Manufacturing licence for Velamen S.A. Barcelona, Spain</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2039 0105</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velamen S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Avda. Josep Tarradellas 123 3-1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BARCELONA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Manufacturing of textiles, Faisal Spinning Mills Ltd. (Home Division)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3039 0107</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Manufacturing licence</x:v>
       </x:c>
       <x:c t="str">
         <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Faisal Spinning Mills Ltd. (Home Division)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1,7 KM Warburton Road</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sheikhupura</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Manufacturing licence for ACS Textiles (Bangladesh), Narayangonj, Bangladesh</x:v>
-[...23 lines deleted...]
-        <x:v>Ward No-3, P.O-Parabo, P.S.</x:v>
+        <x:v>Manufacturing licence for Textilia UPCY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5039 0111</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilia Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongebakken 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Smørum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Manufacturing License for JK Spinning Mills Limited, Pakistan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3039 0106</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>JK Spinning Mills Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>29 KM Sheikhupura Road Khurrianwala Faisalabad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Faisalabad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Manufacturing licence for Dilling A/S, Herning, Denmark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5039 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dilling A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvej 62</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herning</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Manufacturing licence for Dykon A/S, Lunderskov, Denmark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5039 0071</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DYKON</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dykon A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kongsbjerg 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lunderskov</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Manufacturing licence for Norilia, Oslo, Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2039 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norilia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 360 Økern</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oslo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Manufacturing licence for Norvigroup, Vamdrup, Denmark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2039 0054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Manufacturing licence for Norvigroup Norway, Mysen, Norway</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2039 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norvigroup Norsk Dun AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mysen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Manufacturing licence for ACS Towel, Narayangonj, Bangladesh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2039 0079</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>ACS Towel Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tetlabo, Rupgonj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Narayangonj</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Manufacturing licence for Textilia UPCY</x:v>
-[...183 lines deleted...]
-        <x:v>05Km East Hudiara Drain, Off 22 KM Ferozepur Road</x:v>
+        <x:v>Manufacturing licence for UAB Devold, Panevėžys, Lithuania</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2039 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Devold AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>O.A. Devold-vegen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langevåg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Manufacturing licence for Miro Gloves S.R.O, Borova u Policky, Czech Republic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2039 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Miro Gloves S.R.O</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Borova 275</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Borova u Policky</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Manufacturing licence for Rustam Towel (Pvt) Ltd, Lahore Punjab Pakistan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5039 0112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Manufacturing licence</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>039 Manufacturing of textiles, hides/skins and leather</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rustam Towel (Pvt) Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>22 - km Ferozepur Road Rohi Nala</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lahore</x:v>
-      </x:c>
-[...350 lines deleted...]
-        <x:v>Narayangonj</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>