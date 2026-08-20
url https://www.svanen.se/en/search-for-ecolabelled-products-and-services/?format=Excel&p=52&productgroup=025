--- v0 (2026-06-12)
+++ v1 (2026-08-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf010103c18474720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R240c4a04c7f14b0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R59556ca37f944661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf91b133e5a9d4d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59556ca37f944661" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf91b133e5a9d4d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -1956,718 +1956,750 @@
       </x:c>
       <x:c t="str">
         <x:v>Hand diswashing detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>CleanoCare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleano Production AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Långgatan 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Älgarås</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Neutral Hand Dishwash, 500ml</x:v>
+        <x:v>ICA Handdisk Apple Explosion, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ICA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Meraki Clean Dishes Forest Garden, 1000 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0061</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Meraki</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Allison A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hjortkærvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bramming</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dish Soap Opvaskemiddel, 1 l (Estell)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Estell</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Soap Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viborgvej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nykøbing F</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nila Handdisk Citron, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3025 0043</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nila</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleano Production AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Långgatan 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Älgarås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>AllOffice Diskmedel, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3025 0063, 3025 0054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AllOffice</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Effekt Fri diskmedel, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Effekt Fri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Prime Source Håndopvask Mild 10, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0018, 5025 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PrimeSource</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PLS Diskmedel Citron, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3025 0063, 3025 0054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Herobility diskmedel, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0018, 5025 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Herobility</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Velfyld ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adelers Allé 155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fårevejle</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Handdisk Parfymerad 1000ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3025 0054, 3025 0054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>YES 0% Parfym &amp; Färgämnen, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3025 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yes</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Procter &amp; Gamble Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 27303</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Grumme Diskmedel Natur, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2025 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grumme</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Orkla Home &amp; Personal Care</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 673 Skøyen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSLO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mira Sensitive 5 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3025 0066</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rekal Svenska AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GNESTA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Capasal IduDish Soft Swan, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Capasal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Iduna A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blokken 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Birkerød</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Refin dishwashing liquid ORIGINAL, 750 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Refin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>M&amp;Ren Handdisk utan parfym 1000ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3025 0054, 3025 0054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PLS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>glenta Handdisk Parfymerad, 1 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3025 0054, 3025 0054</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Glenta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NSI Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fjärrvärmevägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skövde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Refin Dishwashing liquid Citrus 750ml bottle/ 1,5L pouch bag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4025 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Refin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mayeri Industries AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Voldi tee 9, Tabivere</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tartu County</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ecover Diskmedel Grapefruit &amp; Green tea, 450 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0055</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecover</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ecover (UK) Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>The Ministry of Clean, SC Johnson, Frimley Green Road,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Camberley</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MAM Dishwash Sensitive, 500 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5025 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NOPA Nordic A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finn Thostrup Engen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LV 500ml diskmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4025 0048</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Neutral Hand Dishwash, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3025 0045</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand diswashing detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Neutral</x:v>
       </x:c>
       <x:c t="str">
         <x:v>McBride SA</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rue Moulin Masure 6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Estaimpuis</x:v>
-      </x:c>
-[...638 lines deleted...]
-        <x:v>Hobro</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Handdisk Utan Färg och Parfym (Tvättex), 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5025 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand diswashing detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tvättex</x:v>
       </x:c>
       <x:c t="str">