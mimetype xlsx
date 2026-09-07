--- v0 (2026-07-04)
+++ v1 (2026-09-07)
@@ -1,797 +1,893 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b15605d6784786" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2dbe938db954c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rfb5b41f36c8e4cb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb353fd8935374263"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb5b41f36c8e4cb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb353fd8935374263" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Ice &amp; Dust Away Plus 25</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ice-Away</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Photocat A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langebjerg 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roskilde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Aviform S-Solid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aviform</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Addcon Nordic AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 1138 Porsgrunn</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Porsgrunn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Aviform L50</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5063 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De-icer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 De-icers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Aviform</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Addcon Nordic AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 1138 Porsgrunn</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Porsgrunn</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Aviform S-Solid</x:v>
-[...31 lines deleted...]
-        <x:v>Ice &amp; Dust Away Plus 25</x:v>
+        <x:v>Pergrip Run NF, Småsäck</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-Na, 6 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-Na, 4 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runway deicer Nordway KF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordway NF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JSC ESSPO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>J. Biliuno 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anykščiai.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 1000 l (IBC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0010, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run KF, 1 kbm IBC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0010, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pergrip</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Unisalt SF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UNISALT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JSC STEGA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laisves str. 17-14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mazeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ice &amp; Dust Away</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5063 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De-icer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 De-icers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Ice-Away</x:v>
+        <x:v>Ice &amp; Dust-Away</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Photocat A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Langebjerg 4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Roskilde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Pergrip Run NF, Småsäck</x:v>
+        <x:v>Unisalt PF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>UNISALT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JSC STEGA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Laisves str. 17-14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mazeikiai</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ice &amp; Dust Away Plus 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ice &amp; Dust-Away</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Photocat A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Langebjerg 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Roskilde</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run KF, Bulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run NF, Big bag</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3063 0007, 3063 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De-icer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 De-icers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp Industripark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Pergrip Run KF, 1 kbm IBC</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 200 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 1000 liter (IBC)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-Na, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-Na, 1000 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 25 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0007, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Runway deicer Nordway NF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordway NF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JSC ESSPO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>J. Biliuno 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anykščiai.</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 200 l</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>3063 0010, 3063 0007</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>De-icer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>063 De-icers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stradasalt klorfritt-K, 25 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0010, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stradasalt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp Industripark</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Perstorp</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pergrip Run KF, 1 Bulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3063 0010, 3063 0007</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Pergrip</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp Industripark</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Perstorp</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stradasalt klorfritt-K, 1000 l (IBC)</x:v>
-[...570 lines deleted...]
-        <x:v>Perstorp</x:v>
+        <x:v>Runway deicer Nordway KA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5063 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>De-icer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>063 De-icers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordway NF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>JSC ESSPO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>J. Biliuno 17</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Anykščiai.</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>