--- v0 (2026-03-05)
+++ v1 (2026-09-01)
@@ -1,37303 +1,7702 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0542904e6b034e46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a0eacae5fb44b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6b06d03f7d5343e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R0f0d96b1353c47c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b06d03f7d5343e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f0d96b1353c47c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>PP Adhesive Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive H2O</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive 377</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>FIS V Zero</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fischer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>fischerwerke GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Otto-Hahn-Str. 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Denzlingen</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RAW Roller S Extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RAW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Byggmax Tapet &amp; Vävlim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggmax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dana Lim Quattro Vägglim 213</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive 378</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Yunik Pro Wall Adhesive</x:v>
       </x:c>
       <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dana Lim Vävlim Extra 214</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive 270</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Adhesive 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Semfix Hvit, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Semfix Hvit, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Semfix S2, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Colorama Tapetlim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Colorama</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hagmans Nordic AB (Fritsla)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritsla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Colorama Tapetlim NW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Adhesives</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Colorama</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hagmans Nordic AB (Fritsla)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 112</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fritsla</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NORDSJÖ PROFESSIONAL ALLROUND+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Spackel Våtrum, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0010, 2097 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Vådrumsspartel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Spackel Gipsskiva Fin, 0,4 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0010, 2097 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Spackel Gipsskiva Fin, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Spackel Gipsskiva Fin, 3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö PROFESSIONAL RULLSPACKEL GROV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö PROFESSIONAL GROV SPRUTSPACKEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö PROFESSIONAL GROVSPACKEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö PROFESSIONAL RULLSPACKEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö ORIGINAL GROVSPACKEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö PROFESSIONAL MEDIUMSPACKEL/LS 104 i burk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö ORIGINAL RULLSPACKEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Spackel Vegg &amp; Tak Medium, 15 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dana Lim Rullspackel 627</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dana Lim Lättspackel Medium Extra 623</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö MASTER WALL FILLER</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dana Lim Lättspackel Grov 624</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö Professional Rems- &amp; Skarv Sprutspackel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>JOTUN Spackel för grova underlag, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0010, 2097 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Rullspackel Grova underlag, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0010, 2097 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Byggmax Midun Grovspackel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggmax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Väggspackel LM Primo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Rullspackel LG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö Professional Våtrumsspackel+</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0021, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Rullspackel Grov</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Filler Perform W White</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>3097 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Adhesives</x:v>
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Filler Pro LSR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Filler Pro H2O</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte LS Spackel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte LW Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte J Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte A Spackel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Sprutspackel Lätt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte RG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte R</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Handspackel Skarv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö ORIGINAL VÄGG&amp;TAKSPACKEL MEDIUM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RAW Light Medium  Extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RAW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö PROFESSIONAL Rems- och skarvspackel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Lättspackel Medium 5678</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sadolin FILLER ROLLER</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sadolin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Filler Pro LGS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Filler Perform</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sadolin FILLER ROUGH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sadolin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dana Lim Joint Filler 637</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Väggspackel LM Standard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Väggspackel R Allround</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Väggspackel LF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Byggsparkel Turbo, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun EasyFix Filler, 0,4 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0010, 2097 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Rullspackel LV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Rullspackel LG Premium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Väggspackel LV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Väggspackel LG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte LG Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Sprutspackel Allround</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Progold Rullspackel Grov</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0019, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ProGold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Progold Handspackel Skarv</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0019, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ProGold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Spackel Fin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0019, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Spackel Grov</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0019, 3097 0002, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Caparol Rollfiller Mid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0071, 3097 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Caparol Handfiller Joint</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0071, 3097 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Caparol Sprayfiller Mid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0071, 3097 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Caparol Rollfiller Joint</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0071, 3097 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Caparol Handfiller Mid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0071, 3097 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Caparol Sprayfiller Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0071, 3097 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PP Filler Hand M</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Yunik Pro Filler W</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Yunik Pro</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flügger Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Islevdalvej 151</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rødovre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flügger Adhesive H2O</x:v>
-[...8 lines deleted...]
-        <x:v>Adhesives</x:v>
+        <x:v>PP Filler Super M</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PP Filler Joint</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PP Filler Wet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalapro Roll Joint</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalapro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Teknos Silora J</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teknos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Sprutsparckel Medium 6887</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Midun Hand- &amp; Skarvspackel Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Midun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>International Coating Products SAS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Espace d'Activités Blossieu</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lagnieu</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Habito Joint Mix</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gyproc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beck &amp; Jörgensen 718, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beck &amp; Jørgensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beck &amp; Jörgensen 719, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beck &amp; Jørgensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Teknospro R</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teknos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalapro Lightning Maximum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0051, 3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalapro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalapro Roll Maximum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0051, 3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalapro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalapro Airless Nova</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004, 3097 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalapro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SADOLIN FILLER FINE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sadolin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalapro Nova</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004, 3097 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalapro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B&amp;J Grov Sprøjtespartel 119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beck &amp; Jørgensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalapro Lightning Nova</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0051, 3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalapro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rollfiller Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0066, 3097 0065, 3097 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Sprutspackel LM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Sprutspackel LG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Progold Handspackel Grov</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0019, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ProGold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalapro Airless S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalapro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Spackel Roller</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Spackel Vägg &amp; Tak Medium, 0,4 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0010, 2097 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Spackel Vegg &amp; Tak Medium, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Spackel Vegg &amp; Tak Medium, 3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Spackel Gipsskiva Fin, 15 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Lättspackel Grov 6789</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Cello Sparkel Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cello</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Raw Light Rough</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RAW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>JOTUN Spackel för grova underlag, 3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0010, 2097 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Rullspackel Medium universal, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0010, 2097 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Spackel Våtrum, 0,4 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0010, 2097 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Spackel Våtrum, 3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0010, 2097 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte RS Spackel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Handspackel Grov</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Maskinspackel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sadolin FILLER MEDIUM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sadolin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Filler Pro LH Extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Flügger Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Islevdalvej 151</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rødovre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flügger Adhesive 270</x:v>
-[...8 lines deleted...]
-        <x:v>Adhesives</x:v>
+        <x:v>Flügger Filler Pro LG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flügger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Flügger Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Islevdalvej 151</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rødovre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flügger Adhesive 378</x:v>
-[...8 lines deleted...]
-        <x:v>Adhesives</x:v>
+        <x:v>Flügger Filler Pro LB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Filler Pro 696</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Sandplast S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Skarvspackel J</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte A Plus Spackel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Scotte LH Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Handspackel Våt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Alcro Handspackel Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0020, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Alcro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Lett Repp, 3,5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Lett Repp, 10 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Väggspackel LM Classic</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Väggspackel LG Premium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Väggspackel LM Premium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Väggspackel LF Tonad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Rullspackel LM Premium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Super Light Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Rullspackel LM</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö PROFESSIONAL MEDIUM/LS 104 SPRUT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö PROFESSIONAL Multisprutspackel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0021, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lady Minerals Revive, 10 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun Lady</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Prosjektspackel, 15 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0011</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RAW Roller Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RAW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>NORDSJÖ ORIGINAL FINSPACKEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Professional Maskinspackel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0017, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö Professional</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dana Lim Lättspackel Våtrum 626</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Filler Allround</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Yunik Pro Filler J</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yunik Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Filler Perform P</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Yunik Pro Filler M Hand</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yunik Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Yunik Pro Filler M</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yunik Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Yunik Pro Filler G</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Yunik Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PP Filler M</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PP Filler G</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger Group A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Islevdalvej 151</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rødovre</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Caparol Rollfiller Wetroom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0071, 3097 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Caparol Handfiller Wetroom</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0071, 3097 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Caparol</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Progold Rullspackel  Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0019, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ProGold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Progold Handspackel Våt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0019, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ProGold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Beckers Spackel Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0019, 3097 0002, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beckers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Progold Handspackel Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0019, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ProGold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalapro Airless Spray</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004, 3097 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalapro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalapro Joint</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalapro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalapro Lightning Joint</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalapro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Teknos Silora LF</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teknos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Teknospro Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teknos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalapro Lightning Medium Plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004, 3097 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalapro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalapro Hydro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalapro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalapro Edge</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalapro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalapro Maximum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0051, 3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalapro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gjöco Proff Rullesparkel, 12 l bucket</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gjøco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Promix Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gyproc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dana Lim Vådrum Sprøjtespartel 642</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalapro Roll Nova</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0051, 3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalapro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Projekt Sprutspackel Medium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Projekt Sprutspackel Grov</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Jotun Sprutspackel Grov 6988</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dalapro S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0051</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalapro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Handfiller Max</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0066, 3097 0065, 3097 0065</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
+        <x:v>DAW Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 36115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GÖTEBORG</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DETALE KC 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0008</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Flügger Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Islevdalvej 151</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rødovre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Yunik Pro Wall Adhesive</x:v>
-[...8 lines deleted...]
-        <x:v>Adhesives</x:v>
+        <x:v>Lando Sprutspackel LM Premium</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0068</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Progold Rullspackel Våt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0019, 3097 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ProGold</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tikkurila Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilgatan 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Gjöco Proff Spröytesparkel Joint</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Filler</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
+        <x:v>Saint-Gobain Sweden AB - Scanspac</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norra Malmvägen 76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sollentuna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lithurin Dens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0063</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Impregnating agents for tiles, stone and concrete</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lithurin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Lindec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lithurin Hard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0063</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Impregnating agents for tiles, stone and concrete</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lithurin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Lindec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nilfisk Stone Sealer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0064</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Impregnating agents for tiles, stone and concrete</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nilfisk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sirena Soap Aps</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bygmestervej 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hadsund</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lithurin Seal</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0063</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Impregnating agents for tiles, stone and concrete</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lithurin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Lindec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lithurin Seal 3.0</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0063</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Impregnating agents for tiles, stone and concrete</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lithurin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>AB Lindec</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Grå, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plaster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Kalkmaling Vit, 7 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plaster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Ljusgrå, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plaster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Ljusgrå, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plaster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Grå, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plaster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Vit, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plaster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Murgrått, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plaster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Vit, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plaster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Kalkmaling Ljusgrå, 7 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plaster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Kalkmaling Grå, 7 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plaster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Murgrått, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Plaster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Pro Primer, 25 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Primer for fillers, putty and leveling compounds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Primer Gulv, 4 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Primer for fillers, putty and leveling compounds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Primer Gulv, 1 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Primer for fillers, putty and leveling compounds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Pro Primer, 1000 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Primer for fillers, putty and leveling compounds</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Primer Fasad, 4 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Primer for mortar and plaster	</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di KZ, 4 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Primer for mortar and plaster	</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di KZ, 1 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Primer for mortar and plaster	</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Primer Fasad, 1 liter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0046</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Primer for mortar and plaster	</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Multifog Grå, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Multifog Manhattan, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Multifog Manhattan, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Dana Lim Acryl Extra 505</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Relekta 101 Akryl ECO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Relekta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Nordsjö Akrylfog Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0039, 3097 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordsjö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Akzo Nobel Decorative Coatings AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Staffantorpsvägen 50</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MALMÖ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>JOTUN Akryl Målarfog, 0,3 l</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0070, 2097 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jotun A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 2021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sandefjord</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>B&amp;J Acrylfuge hvid</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Beck &amp; Jørgensen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>RAW Acylic Sealant Extra</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RAW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Byggmax Acrylfog</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5097 0069</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggmax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dana Lim A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Københavnsvej 220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Køge</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Acrylfog 3000 Listvit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lando Acrylfog 3000</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lando</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Multifog Grå, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Multifog Antrasitt, 15 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Multifog Antrasitt, 5 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Teknos Akrylfog S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teknos</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SimFAS Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksgatan 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Simrishamn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LD714 Akrylfog Pro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tremco CPG Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Polhemsplatsen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Flügger Wall Seal pro White, 300 ml</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3097 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sealants</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flügger</x:v>
+      </x:c>
+      <x:c t="str">
         <x:v>Flügger Group A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Islevdalvej 151</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rødovre</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Hey'di Semfix Hvit, 5 kg</x:v>
-[...8 lines deleted...]
-        <x:v>Adhesives</x:v>
+        <x:v>Höganäs FB7500 Tunnflyt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Höganäs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Bäst Flyt, 20 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Flügger Adhesive 377</x:v>
-[...40 lines deleted...]
-        <x:v>Adhesives</x:v>
+        <x:v>Hey'di Fiberplan Rapid, 20 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PP Adhesive Felt</x:v>
-[...72 lines deleted...]
-        <x:v>Adhesives</x:v>
+        <x:v>Hey'di Fiberplan Normal, 20 kg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Alcro BESTÅ Täckfärg trä Bas C</x:v>
-[...28864 lines deleted...]
-        <x:v>Hey'di Byggsparkel Turbo, 15 kg</x:v>
+        <x:v>Hey'di Fiberplan Turbo, 25 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2097 0016, 2097 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Filler</x:v>
+        <x:v>Self-levelling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>JOTUN Spackel för grova underlag, 10 l</x:v>
-[...383 lines deleted...]
-        <x:v>Hey'di Lett Repp, 10 kg</x:v>
+        <x:v>Höganäs Golvspackel FB9500</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2097 0016, 2097 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Filler</x:v>
+        <x:v>Self-levelling</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>097 Chemical building products</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Höganäs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hey'di AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postboks 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Frogner</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hey'di Proplan® Multi Eco, bulk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2097 0016, 2097 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Self-levelling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Jotun Spackel Vegg &amp; Tak Medium, 3 l</x:v>
-[...991 lines deleted...]
-        <x:v>Hey'di Lett Repp, 3,5 kg</x:v>
+        <x:v>Hey'di Proplan® Superflyt, bulk</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2097 0016, 2097 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Filler</x:v>
+        <x:v>Self-levelling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Frogner</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Lando Rullspackel LM</x:v>
-[...6430 lines deleted...]
-      <x:c t="str">
         <x:v>Hey'di Proplan® Multi Eco, 20 kg sekk</x:v>
-      </x:c>
-[...94 lines deleted...]
-        <x:v>Hey'di Fiberplan Turbo, 25 kg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2097 0016, 2097 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Self-levelling</x:v>
       </x:c>
       <x:c t="str">
         <x:v>097 Chemical building products</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hey'di AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postboks 13</x:v>
       </x:c>