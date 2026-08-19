--- v0 (2026-06-12)
+++ v1 (2026-08-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb76c31feb0174f33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52361cbc94a8478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R71623af831194897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rdce248739e79472b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R71623af831194897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdce248739e79472b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -2532,142 +2532,174 @@
       </x:c>
       <x:c t="str">
         <x:v>Hand diswashing detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Glenta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NSI Sweden AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fjärrvärmevägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skövde</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Refin Dishwashing liquid Citrus 750ml bottle/ 1,5L pouch bag</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4025 0062</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Refin</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mayeri Industries AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Voldi tee 9, Tabivere</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tartu County</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Ecover Diskmedel Grapefruit &amp; Green tea, 450 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5025 0055</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand diswashing detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecover</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecover (UK) Limited</x:v>
       </x:c>
       <x:c t="str">
         <x:v>The Ministry of Clean, SC Johnson, Frimley Green Road,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Camberley</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Refin Dishwashing liquid Citrus 750ml bottle/ 1,5L pouch bag</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>MAM Dishwash Sensitive, 500 ml</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5025 0044</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand diswashing detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MAM</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NOPA Nordic A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finn Thostrup Engen 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hobro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LV 500ml diskmedel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4025 0048</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hand diswashing detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>025 Hand Dishwashing Detergents</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Berner Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PL 15</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsinki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Handdisk Utan Färg och Parfym (Tvättex), 5 l</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5025 0031</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hand diswashing detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>025 Hand Dishwashing Detergents</x:v>
       </x:c>
       <x:c t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tvättex</x:v>
       </x:c>
       <x:c t="str">