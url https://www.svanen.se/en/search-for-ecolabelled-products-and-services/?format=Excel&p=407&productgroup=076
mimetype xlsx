--- v0 (2026-05-21)
+++ v1 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0601d959707647e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9fdcd394d04cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rab54d44ab3834392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6ed3b9dcb52a4079"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab54d44ab3834392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ed3b9dcb52a4079" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,1082 +68,1178 @@
       </x:c>
       <x:c t="str">
         <x:v>Cleaning service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finns Städ och Fönsterputs </x:v>
       </x:c>
       <x:c t="str">
         <x:v>Finns Städ och Fönsterputs AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Marieholmsgatan 56</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sydsvenska Städ AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sydsvenskan Städ</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sydsvenska Städ AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sporregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>XLNT Group AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0082</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>XLNT Group AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ursviksvägen 127B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundbyberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0074</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Samhall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Samhall AB, Städtjänster</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 27705</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>STOCKHOLM</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Uppsala universitet, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0107</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppsala universitet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppsala universitet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 256</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uppsala</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MIAB AB Norrköping, Lokalvård</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3076 0184</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MIAB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MIAB AB, Norrköping</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sprängstensgatan 1D</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norrköping</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Samhall AB, Lokalvård</x:v>
-[...8 lines deleted...]
-        <x:v>Cleaning service</x:v>
+        <x:v>Effekt Svenska AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Effekt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Effekt Svenska AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östra Bangatan 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arlandastad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PMI Clean AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0155</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PMI Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PMI Clean AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flygfältsgatan 4 B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skarpnäck</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Evident Clean AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0010</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Evident Clean</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Evident Clean AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Flygfältsgatan 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skarpnäck</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Compass Group AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0160</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Compass Group</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Compass Group AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Evenemangsgatan 2C, plan7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sodexo AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0161</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sodexo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sodexo AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dalvägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Solna</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Northclean Facility Services AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0174</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Northclean Facility Services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Northclean Facility Services AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Höjdrodergatan 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Städbolaget Sydost AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0104</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städbolaget Sydost AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Industrigatan 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hultsfred</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rahms Städ AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0066</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rahms </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rahms Städ AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kumla Gårdsväg 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Itri Service, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0175</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Itri Service AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>mm Easy AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0085</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>mmEasy AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Betongvägen 2A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Skogås</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>XLNT Hospitality AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0030</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Exellent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>XLNT Hospitality AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ekbacksvägen 22</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ISS Facility Service AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0067</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ISS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ISS Facility Services AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 47635</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Städpulsen AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0026</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städpulsen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städpulsen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turebergsvägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOLLENTUNA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIAB AB Sigtuna, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0136</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MIAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MIAB AB, Sigtuna</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arlanda terminal 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm-Arlanda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MIAB AB Lerum, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0209</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MIAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MIAB AB, Lerum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stenvägen 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lerum</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lokalvården Campusavdelningen Örebro Universitet, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0079</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro universitet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro Universitet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coor Service Management AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coor Service Management</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Knarrarnäsgatan 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Coor ILV AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coor Service Management</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Knarrarnäsgatan 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengörare Näslund AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0044</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rengörare Näslund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rengörare Näslund AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5895</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Östgöta Elitstäd AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0166</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östgöta Elitstäd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östgöta Elitstäd AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tenngatan 11</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norrköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>EXISO AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0172</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EXISO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EXISO AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRONÄNGSGATAN 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norrköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>A Rengörarna i Sörmland AB, Lokalvård</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0075</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>A Rengörarna i Sörmland</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>A Rengörarna i Sörmland AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Blommenhovsvägen 22B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nyköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Finns Städ &amp; Fönsterputs AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0142</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finns Städ och Fönsterputs </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Finns Städ och Fönsterputs AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Marieholmsgatan 56</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Itri Service, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0176</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Itri</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Itri Service AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kista</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Lokalvården Campusavdelningen Örebro Universitet, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro universitet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro Universitet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 1252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Örebro</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Städpulsen AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0115</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städpulsen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städpulsen AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turebergsvägen 7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SOLLENTUNA</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengörare Näslund AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rengörare Näslund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rengörare Näslund AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 5895</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Samhall AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0208</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Samhall</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Samhall AB, Städtjänster</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 27705</x:v>
       </x:c>
       <x:c t="str">
         <x:v>STOCKHOLM</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Uppsala universitet, Lokalvård</x:v>
-[...712 lines deleted...]
-        <x:v>Cleaning service</x:v>
+        <x:v>Städax Fönsterputs AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0171</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>076 Cleaning services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städax</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Städax Fönsterputs AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Karbingatan 30</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Östgöta Elitstäd AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0169</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östgöta Elitstäd</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östgöta Elitstäd AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tenngatan 11</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norrköping</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Finns Städ &amp; Fönsterputs AB, Fönsterputs</x:v>
-[...2 lines deleted...]
-        <x:v>3076 0142</x:v>
+        <x:v>EXISO AB, Fönsterputs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3076 0173</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Window cleaning</x:v>
       </x:c>
       <x:c t="str">
         <x:v>076 Cleaning services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Finns Städ och Fönsterputs </x:v>
-[...229 lines deleted...]
-        <x:v>Tenngatan 11</x:v>
+        <x:v>EXISO</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EXISO AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRONÄNGSGATAN 7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norrköping</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>