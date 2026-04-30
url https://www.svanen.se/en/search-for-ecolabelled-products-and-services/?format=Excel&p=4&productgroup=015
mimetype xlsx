--- v0 (2026-02-24)
+++ v1 (2026-04-30)
@@ -1,118 +1,918 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b7ecf45daa4774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e9814bfa634b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="Rf3b41c95db384c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R436a1120f77f402b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf3b41c95db384c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R436a1120f77f402b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>DCP-L5510DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L6915DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5013DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L3555CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L2620DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6975DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6760DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4340DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5955DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L3740CDWE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L3560CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4335DWXL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L3740CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L9670CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6955DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-J4535DWXL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-L6915DN</x:v>
+        <x:v>DCP-L3520CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L3760CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2980DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-EX670</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L5710DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5340DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L2627DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6977DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L9635CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L3527CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2860DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
@@ -132,211 +932,691 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DCP-L3520CDW</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>MFC-J4350DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-J5013DW</x:v>
+        <x:v>MFC-L6710DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5110DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6960DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L8630CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2960DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L8970CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5115DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6957DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5740DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L5715DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L8390CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4550DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5345DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4540DWXL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2860DWE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5010DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6540DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4335DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L6910DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2800DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
@@ -356,50 +1636,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-L9630CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-L5710DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -420,371 +1732,243 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-L8730CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2827DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4540DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L3520CDWE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L2660DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-EX570</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-J5740DW</x:v>
-[...287 lines deleted...]
-        <x:v>MFC-J4540DWXL</x:v>
+        <x:v>MFC-L8340CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
@@ -804,1212 +1988,316 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-L9630CDN</x:v>
-[...1160 lines deleted...]
-        <x:v>Multifunction printer</x:v>
+        <x:v>Brother HL-L9310CDWTT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L6415DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L2400DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L9470CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L9430CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L5210DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L6210DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brother HL-L8260CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brother HL-L9310CDWT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>HL-L2447DW</x:v>
       </x:c>
       <x:c t="str">
@@ -2020,51 +2308,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L2400DW</x:v>
+        <x:v>HL-L2445DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
@@ -2116,755 +2404,467 @@
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>HL-L8240CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L8430CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L3215CW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Brother HL-L8360CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HL-J6010DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>HL-L5210DNTT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HL-L5215DN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L3215CW</x:v>
+        <x:v>HL-L6410DN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>HL-L8230CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-J5113DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L5210DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L2865DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HL-L3220CW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L2865DW</x:v>
-[...542 lines deleted...]
-      <x:c t="str">
         <x:v>Brother HL-L9310CDW</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>HL-L6410DN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>