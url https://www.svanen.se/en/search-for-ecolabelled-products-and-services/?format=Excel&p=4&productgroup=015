--- v1 (2026-04-30)
+++ v2 (2026-06-27)
@@ -1,85 +1,661 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e9814bfa634b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa3d9e3000045e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R436a1120f77f402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf9eb037980d949b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R436a1120f77f402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf9eb037980d949b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-J5110DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6960DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L8630CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L3740CDWE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L3560CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4335DWXL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L3555CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6760DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6975DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L2620DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4340DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5955DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L3740CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2980DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-EX670</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4535DWXL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L5710DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5340DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>DCP-L5510DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -132,339 +708,179 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>DCP-L3555CDW</x:v>
-[...287 lines deleted...]
-        <x:v>MFC-L3740CDW</x:v>
+        <x:v>MFC-L2960DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L8970CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5115DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L6710DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4350DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
@@ -516,82 +932,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-J4535DWXL</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>DCP-L3520CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -612,178 +996,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-L2980DW</x:v>
-[...126 lines deleted...]
-      <x:c t="str">
         <x:v>DCP-L2627DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -932,306 +1188,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-J4350DW</x:v>
-[...254 lines deleted...]
-      <x:c t="str">
         <x:v>MFC-J6957DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -1348,50 +1348,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-L2860DWE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5010DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-J5345DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -1412,146 +1476,306 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-L2860DWE</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>MFC-J6540DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MFC-L5710DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J5117DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DCP-L2660DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-EX570</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L8340CDW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J6959DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L9630CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MFC-J4335DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -1604,147 +1828,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-J6959DW</x:v>
-[...95 lines deleted...]
-        <x:v>MFC-J5117DW</x:v>
+        <x:v>DCP-L3520CDWE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-L2827DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Multifunction printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MFC-J4540DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
@@ -1764,274 +1956,210 @@
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>MFC-L2827DW</x:v>
-[...190 lines deleted...]
-      <x:c t="str">
         <x:v>MFC-J6940DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Multifunction printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>HL-L2445DW</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L5210DN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L9470CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HL-L9430CDN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3015 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Printer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>015 Imaging equipment</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Brother Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hulda Lindgrens gata 6B</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Brother HL-L9310CDWTT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
@@ -2084,787 +2212,659 @@
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L9470CDN</x:v>
+        <x:v>Brother HL-L9310CDWT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L9430CDN</x:v>
+        <x:v>HL-L6210DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L5210DN</x:v>
+        <x:v>Brother HL-L8260CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L6210DW</x:v>
+        <x:v>HL-L2447DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Brother HL-L8260CDW</x:v>
+        <x:v>HL-L8570CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Brother HL-L9310CDWT</x:v>
+        <x:v>Brother HL-L5000D</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L2447DW</x:v>
+        <x:v>HL-L8240CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L2445DW</x:v>
+        <x:v>HL-L5215DN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L8570CDW</x:v>
+        <x:v>HL-L8430CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Brother HL-L5000D</x:v>
+        <x:v>HL-L3215CW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L8240CDW</x:v>
+        <x:v>HL-L5210DNTT</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L8430CDW</x:v>
+        <x:v>Brother HL-L8360CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L3215CW</x:v>
+        <x:v>HL-L2865DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Brother HL-L8360CDW</x:v>
+        <x:v>HL-J6010DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-J6010DW</x:v>
+        <x:v>HL-J5113DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L5210DNTT</x:v>
+        <x:v>HL-L8230CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L5215DN</x:v>
+        <x:v>HL-L6410DN</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L6410DN</x:v>
+        <x:v>HL-L5210DW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-L8230CDW</x:v>
+        <x:v>Brother HL-L9310CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Frölunda</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>HL-J5113DW</x:v>
-[...94 lines deleted...]
-      <x:c t="str">
         <x:v>HL-L3220CW</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Brother HL-L9310CDW</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3015 0025</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Printer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>015 Imaging equipment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brother Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hulda Lindgrens gata 6B</x:v>
       </x:c>