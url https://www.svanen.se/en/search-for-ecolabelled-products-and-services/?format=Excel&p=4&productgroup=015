--- v2 (2026-06-27)
+++ v3 (2026-08-13)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa3d9e3000045e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452fe1ab1fb1489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rf9eb037980d949b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5542958224b846d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf9eb037980d949b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5542958224b846d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">