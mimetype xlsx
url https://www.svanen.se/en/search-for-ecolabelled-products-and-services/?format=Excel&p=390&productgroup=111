--- v0 (2026-03-27)
+++ v1 (2026-05-16)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra75abd4af5ac4651" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44bd90bee7bd461b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R6c0e36e6596f464a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2512530a6332415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c0e36e6596f464a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2512530a6332415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -164,82 +164,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Delivery to parcel agent</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Varubrev 1:a klass</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>PostNord Pallet Privat Mottagare</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Home delivery</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
@@ -260,114 +228,114 @@
       </x:c>
       <x:c t="str">
         <x:v>Home delivery</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Early Bird</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Early Bird AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hantverkarvägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>PostNord Home Small Prio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Home delivery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-commerce logistics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Hemleverans Kväll</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Home delivery</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Early Bird</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Early Bird AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hantverkarvägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Varubrev Ekonomi</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>MyPack Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Home delivery</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
@@ -448,30 +416,62 @@
         <x:v>3111 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Home delivery</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Early Bird</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Early Bird AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hantverkarvägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PostNord Home Small</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Home delivery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-commerce logistics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>