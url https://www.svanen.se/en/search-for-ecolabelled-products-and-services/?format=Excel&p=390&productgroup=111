--- v1 (2026-05-16)
+++ v2 (2026-07-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44bd90bee7bd461b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc4437646144099" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R2512530a6332415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcedbc7b34929470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2512530a6332415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcedbc7b34929470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">