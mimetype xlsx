--- v2 (2026-07-23)
+++ v3 (2026-09-14)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc4437646144099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2244c1e2f2643bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rcedbc7b34929470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Ra1f51976adb24a6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcedbc7b34929470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1f51976adb24a6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,124 +68,188 @@
       </x:c>
       <x:c t="str">
         <x:v>Delivery to parcel agent</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Paket till utlämningsställe (ombud eller paketbox)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delivery to parcel agent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-commerce logistics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bring E-commerce &amp; Logistics AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västberga allé 60</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hägersten</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Bring Pack</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delivery to parcel agent</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Bring E-commerce &amp; Logistics AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västberga allé 60</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hägersten</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Paket till utlämningsställe (ombud eller paketbox)</x:v>
-[...2 lines deleted...]
-        <x:v>3111 0002</x:v>
+        <x:v>PostNord Parcel Locker</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delivery to parcel agent</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Bring</x:v>
-[...22 lines deleted...]
-        <x:v>Delivery to parcel agent</x:v>
+        <x:v>PostNord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Postlådeleverans</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Home delivery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-commerce logistics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Early Bird</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Early Bird AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hantverkarvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Norsborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PostNord Home Small Prio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Home delivery</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>PostNord Pallet Privat Mottagare</x:v>
       </x:c>
       <x:c t="str">
@@ -196,275 +260,211 @@
       </x:c>
       <x:c t="str">
         <x:v>Home delivery</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Postlådeleverans</x:v>
+        <x:v>Hemleverans Kväll</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Home delivery</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Early Bird</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Early Bird AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hantverkarvägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>PostNord Home Small Prio</x:v>
-[...31 lines deleted...]
-        <x:v>Hemleverans Kväll</x:v>
+        <x:v>Hem till Hem</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Home delivery</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Early Bird</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Early Bird AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hantverkarvägen 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Norsborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>MyPack Home Small</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Home delivery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-commerce logistics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PostNord Groupage Privat Mottagare</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Home delivery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-commerce logistics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PostNord Home Small</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3111 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Home delivery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>111 E-commerce logistics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PostNord Sverige</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>MyPack Home</x:v>
-      </x:c>
-[...126 lines deleted...]
-        <x:v>PostNord Home Small</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3111 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Home delivery</x:v>
       </x:c>
       <x:c t="str">
         <x:v>111 E-commerce logistics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord</x:v>
       </x:c>
       <x:c t="str">
         <x:v>PostNord Sverige</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>