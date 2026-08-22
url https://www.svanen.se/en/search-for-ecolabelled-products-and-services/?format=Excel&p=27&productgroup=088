--- v0 (2026-06-27)
+++ v1 (2026-08-22)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b10c61023214243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8569b4a1d3774730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5a9fb2bb8d8444f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rae607b5f2c484527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a9fb2bb8d8444f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae607b5f2c484527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,142 +68,110 @@
       </x:c>
       <x:c t="str">
         <x:v>Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ICA Home</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Coop, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
+        <x:v>Fixa, kronljus, 8p,19-35cm, vita och färgade</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Coop</x:v>
+        <x:v>Fixa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo Candle AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fredriksfors 19</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Delsbo</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Ferm Living - Mura Candle - Calendar - 5x25 cm. - Farvet</x:v>
-[...2 lines deleted...]
-        <x:v>5088 0010, 5088 0009</x:v>
+        <x:v>100% Rapessed Large T-lights Ø57mm 4pcs (Baltic Candles)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>ferm LIVING</x:v>
-[...40 lines deleted...]
-        <x:v>Delsbo</x:v>
+        <x:v>Baltic Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Mueller Kerzen, Graveyard candle with lid +/- 33h</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Graveyard and other outdoor candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mueller Kerzen</x:v>
       </x:c>
       <x:c t="str">
@@ -21353,82 +21321,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postbox 156</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Riihimäki</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Duni, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Mueller Kerzen, Crown candles 200x22mm, 10pcs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Mueller Fabryka Świec S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biały Bór 211</x:v>
@@ -24747,50 +24683,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ferm LIVING</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hedevej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Coop, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>HAVI ANTIIKKI 4 ST. GUL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0004, 4088 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Havi Oy</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Postbox 156</x:v>
@@ -28079,82 +28047,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rusta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mueller Fabryka Świec S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biały Bór 211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grudziadz</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Liljeholmens Sofia Antikljus 4-p</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Skånska Stearinljusfabriken, Kanalljus, 24x200, 180-P, 24211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0014, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Skånska stearinljusfabriken</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
@@ -31155,942 +31091,1038 @@
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Mueller Fabryka Świec S.A.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Biały Bór 211</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grudziadz</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Stearin kronljus, 2,2x35 cm, ofärgad, (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin kronljus, 2,2x20 cm, ofärgad, (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Genomfärgade Stearin Julgransljus, 1,2x11 cm (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Diana Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kertevej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Højslev</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene - 2,2x19 cm. - Stearin Kronelys - 2-PAK - Rose</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Søstrene Grene Stearin Kronelys m. tryk, 2,2x19 cm, ufarvet, 2 stk.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Søstrene Grene</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ib Laursen - Stearin Kertelys - 1,3x30 cm. - Celia - Green Tea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>IB Laursen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>HAVI JUHLAKRUUNU 30 ST.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0004, 4088 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Havi Oy</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Postbox 156</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Riihimäki</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Liljeholmens Kronljus Långa 30-p Vit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3088 0003, 3088 0003</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Taper candles </x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabrik</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Liljeholmens Stearinfabriks AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 905</x:v>
       </x:c>
       <x:c t="str">
         <x:v>OSKARSHAMN</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stearin kronljus, 2,2x35 cm, ofärgad, (Diana Lys)</x:v>
-[...8 lines deleted...]
-        <x:v>Taper candles </x:v>
+        <x:v>Liljeholmens Sofia Antikljus 4-p</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0003, 3088 0003</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Liljeholmens Stearinfabriks AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 905</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OSKARSHAMN</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living Pure Candles, Stearin Kronelys, 2,2 x 30 cm, 4-PAK, farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Mio, kronljus, 20 st, 19-35 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, colored, 22x280 mm, (Tindra Mio/East import), 285</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Stearin classic candle, white, 22x280 mm, (Tindra Mio/East import), 284</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mio</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ferm Living - Mura Candle - Calendar - 5x25 cm. - Farvet</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ferm LIVING</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Duni, antikljus, 10 st, 21-25 cm, vita och färgade.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Taper candles </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Duni</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fredriksfors 19</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Pure Natural Lights, 4h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2088 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>PURE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Richard Wenzel GmbH &amp; Co.KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Benzstraße 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aschaffenburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LIGHT.ONE paper tealight, 6h</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2088 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Richard Wenzel GmbH &amp; Co.KG</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Benzstraße 5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Aschaffenburg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 70x120 (white-130, coloured-145)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Delsbo Candle Värmeljus, 40 stk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0010, 5088 0009</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Delsbo Candle</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster Lys A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hedevej 13</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Løgumkloster</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>inicio by be:son Värmeljus 100% Stearin, Ø 70x250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>inicio by be:son</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Baltic Candles Ltd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Uzvaras iela 22A</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dobele LV</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>C-Light, Compostable Tealights, 20 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0018</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>088 Candles</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Geralda UAB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kretingos st 43</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kartena</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tealights, 3,8 x 2,4 cm, colored, 27 pcs (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diana Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diana Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kertevej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Højslev</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Stearin kronljus, 2,2x20 cm, ofärgad, (Diana Lys)</x:v>
-[...8 lines deleted...]
-        <x:v>Taper candles </x:v>
+        <x:v>Tealights, 3,8 x 3,8 cm, colored, 18 pcs (Diana Lys)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5088 0013, 5088 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diana Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Diana Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kertevej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Højslev</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Genomfärgade Stearin Julgransljus, 1,2x11 cm (Diana Lys)</x:v>
-[...31 lines deleted...]
-        <x:v>Søstrene Grene - 2,2x19 cm. - Stearin Kronelys - 2-PAK - Rose</x:v>
+        <x:v>Søstrene Grene - Tealights - Rapeseed Wax - 4-PACK</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5088 0010, 5088 0009</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Taper candles </x:v>
+        <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Søstrene Grene</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster Lys A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hedevej 13</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Løgumkloster</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Søstrene Grene Stearin Kronelys m. tryk, 2,2x19 cm, ufarvet, 2 stk.</x:v>
-[...226 lines deleted...]
-        <x:v>2088 0025</x:v>
+        <x:v>Rusta, Tealights 100% rapessed wax candles 6 hours, 15 pcs.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>PURE</x:v>
-[...16 lines deleted...]
-        <x:v>2088 0025</x:v>
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>TEALIGHT 8h PC cup "EUROPRIS"  SWAN+RAL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>Richard Wenzel GmbH &amp; Co.KG</x:v>
-[...13 lines deleted...]
-        <x:v>5088 0002</x:v>
+        <x:v>Hansa Candle AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Vabriku 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Viljandi</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Bolsius crystal lights, Box 24 pieces, Art.nr. 103630523800</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2088 0011</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>inicio by be:son</x:v>
-[...16 lines deleted...]
-        <x:v>5088 0010, 5088 0009</x:v>
+        <x:v>Bolsius</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bolsius International BV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kerkendijk 126</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Schijndel</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rapeseed tealights, unscented natural wax candles 4 hours, cups 39 mm/19 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Delsbo Candle</x:v>
-[...16 lines deleted...]
-        <x:v>5088 0002</x:v>
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>PAPSTAR värmeljus Ø38x24, 40 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>inicio by be:son</x:v>
-[...16 lines deleted...]
-        <x:v>3088 0018</x:v>
+        <x:v>Papstar</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Papstar Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 664</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>ALINGSÅS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rusta värmeljus, 6 h, 39 mm/24 mm, 15 pcs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3088 0008</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v/>
-[...16 lines deleted...]
-        <x:v>5088 0013, 5088 0005</x:v>
+        <x:v>Rusta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mueller Fabryka Świec S.A.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Biały Bór 211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grudziadz</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MAXI Tealight Hansa from Nature  9 h  6 pcs PC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4088 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Diana Candles</x:v>
-[...127 lines deleted...]
-        <x:v/>
+        <x:v>Hansa</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hansa Candle AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Vabriku 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Viljandi</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Grudziadz</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Värmerljus HANSA from Nature 6 h 50 st.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4088 0017</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tea light and other indoor container candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>088 Candles</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hansa</x:v>
       </x:c>
       <x:c t="str">