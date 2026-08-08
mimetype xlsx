--- v0 (2026-06-14)
+++ v1 (2026-08-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4bb3db765c448df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda31421d22af4751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R14e609877b3146dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R59a1fd25273c4096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14e609877b3146dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59a1fd25273c4096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -1220,978 +1220,978 @@
       </x:c>
       <x:c t="str">
         <x:v>Parquet flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kährs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kährs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 805</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NYBRO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Kährs Oak Crystal (133NCDEKH9KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Limestone (153N0BEK0WKW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Pale (153N5BEKP1KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Glow (152N6BEKF4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ask Falsterbo (152N55AK0VKW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Sun (151N8AEK04KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Solis (152N75EKORKW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Crisp (151N5AEKP1KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Shore (151N8AEKE4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Prague (151N4AEKD4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Mist (153N3BEKC4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Dusk (153N3BEKF4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Ghost (151N51EKB4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Cinder (151N5YEKD1KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Silk (152N60EKP9KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ask Stream (151N8AAKH4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Rochford (151N9AEK09)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Aurora (151N9AEKC4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Dim (152N7BEKD4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Clay (133N14EKHGKW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Rime (153N3BEKB4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Valnöt Hartford (153N29VA50KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Lungo (133NABEKN0KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ask Kalmar (153N18AK09KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Nice Satin (153N19EK50KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Siena Satin (153N38EK50KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Ardenne (153N66EK09KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Chalk (133N14EKLCKW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Kährs Ask Polar (133N31AKVPKW)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3029 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Parquet flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kährs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kährs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 805</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NYBRO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kährs Oak Crystal (133NCDEKH9KW)</x:v>
-[...894 lines deleted...]
-      <x:c t="str">
         <x:v>Kährs Ek Möre (151NCSEK03KW)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3029 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Parquet flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kährs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kährs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 805</x:v>
@@ -2724,82 +2724,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Parquet flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kährs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kährs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 805</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NYBRO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Kährs Ek Lecco (133NABEK15KW)</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>Kährs Ask Sandvig (151L87AK0VKW)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3029 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Parquet flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kährs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kährs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 805</x:v>
@@ -3300,819 +3268,851 @@
       </x:c>
       <x:c t="str">
         <x:v>Parquet flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kährs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kährs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 805</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NYBRO</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Kährs Ek Eclipse (153N3BEKE4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Paris Ultra Matt Narrow (151N45EK4JKW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Sorrento (153N38EK0VKW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Nouveau Whisper (151N9AEK16KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Finnveden (151NDSEK03KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Palazzo Bianco (15313BEKVVKW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Klinta (151NCSEK07KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Bright (151N5AEK0WKW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Paris (151N4AEKFVKW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Newington (151N9EEKH0KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Palazzo Rovere (153138EK50KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Frosted Oat Strip (153N6BEKN4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Terra (151N8AEKF4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Frozen Hazelnut Plank (151N9AEKQ4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Burgundy (151N8AEKF0KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Vigo (151N51EK0NKW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Dawn (153N3BEK04KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Realba Matt 226 (133N22EK15KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Nouveau Blonde (151N8AEKP1KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Sky (151N8AEKB4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Charcoal Light Plank  (151N9AEKS4KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Rödek Nature (133NACER50KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Rise (151N9AEK04KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ek Lecco Matt (133NABEK15KW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Kährs Ask Coral (133N11AKLCKW)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3029 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Parquet flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>029 Floor coverings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kährs</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 805</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NYBRO</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Kährs Ek Realba Matt (133N22EK15KW)</x:v>
-      </x:c>
-[...766 lines deleted...]
-        <x:v>Kährs Ek Rise (151N9AEK04KW)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3029 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Parquet flooring</x:v>
       </x:c>
       <x:c t="str">
         <x:v>029 Floor coverings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kährs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kährs</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 805</x:v>
       </x:c>