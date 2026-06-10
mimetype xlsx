--- v1 (2026-03-13)
+++ v2 (2026-06-10)
@@ -1,369 +1,2257 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf855dbce2979430f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7a3da5688241ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rd7e4d924af61444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb192d1e71e0b4f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7e4d924af61444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb192d1e71e0b4f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Textile Felt</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Acoustic panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvadrat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvadrat Really ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lundbergsvej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ebeltoft</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tempo spårskiva fukttrög P7 22 mm (A21220A10636)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Elitväggen, väggskiva foliebelagd spånskiva</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contifloor fukttrög P7 22 mm (A21220A10130)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ELIT taket folierad innertakskiva</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Elitväggen, väggskiva foliebelagd spånskiva</x:v>
+        <x:v>Green Line: Spaandex Series</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novopan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronospan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ryomgård</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17100)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Green Line: Spaandex Series</x:v>
+        <x:v>Spånskiva P2 10-38mm (A17280)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A13100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Gulv Pure 22mm P5/P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroMel 8 - 36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Slissegulv Pure 22mm P5/P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Vändskiva P6 c/c 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Spårskiva P6 c/c 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contifloor P6 22 mm (A12220A10008)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17300)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green-line: Spaandex Unipan K-Gulv P6/P5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5010 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novopan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronospan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ryomgård</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Contifloor fukttrög P7 22 mm (A21220A10130)</x:v>
+        <x:v>Spånskiva P2 10-38mm (A13160)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tempo spårskiva fukttrög P7 22 mm (A21220A10636)</x:v>
+        <x:v>Forestia Ergospon Pure 18mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contifloor fukttrög P7 22 mm (A21220A10131)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A17100)</x:v>
+        <x:v>Tempo spårskiva P6 22 mm (A12220A10583)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A13100)</x:v>
+        <x:v>LK Heatfloor 22, Vändskiva P6 c/c 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Spårskiva P6 c/c 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17250)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A17280)</x:v>
+        <x:v>ZeroPan 3,2 mm - 36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KoskiMel E0.5 8-36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KoskiPan E0.5 6- 38 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17380)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Arbor Eco 22 mm standard gulv</x:v>
-[...26 lines deleted...]
-        <x:v>HATTFJELLDAL</x:v>
+        <x:v>Spånskiva P2 10-38mm (A17180)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLGULV FUKTB.P1 22X620X2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL 180 SPONPL GULV 1820 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLGLV STD 19X620X2420 FLY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2440 FALS FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL MØBEL SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2500 FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL TAKTRO SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL 180 SPONPL GULV 1820 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG FUKT KILFALS 2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 10X1220X2390 STD/FA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL HIMLING/TAK FUKTB 2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2390 FUKTB FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL KILF-VEGG 12X620X2440</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL TAKTRO 16X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL STUBBLOFT 2500 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2390 STDN/F</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2390 NFFUKT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2390 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLVEGG 2440 ST/FA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO THERMOGULV STANDARD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO GULV 2420 STANDARD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroFloor 12 mm - 38 m</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO GULV 2420 FUKTBEST</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS 12X620X2390 GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS VEGG 2740 GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR MULTIPLATE GRUNNET 1220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL RETRO GRUNNET 239</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Thermogulv Pure 25mm P5/P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Thermogulv Pure 22mm P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Gulv Pure 22mm P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLVEGG 12X620X2440 STDN/F</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL HIMLING 12X620X2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2600 NFFUKT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL GULV 2420 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL GULV SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17220)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Ergospon Pure 16mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Contifloor P6 22 mm (A12220A10009)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
@@ -388,2546 +2276,3890 @@
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17190)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Spånskiva P2 10-38mm (A17120)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A17190)</x:v>
+        <x:v>Forestia Prosjektvegg 14TF Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A13180)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A13180)</x:v>
+        <x:v>ARBOR ECO VEGG FALS 1220X2390 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO THERMOGULV FUKTBEST</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO 22MM SLISSEGULV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL THERMOGULV 25X620X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2390 STD FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 12X620X2700 FUKT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL KILFALS VEGG 2740</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17150)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forestia Prosjektvegg 14TF Pure</x:v>
+        <x:v>ARBOR ECO SPONPL GULV 16X2420 STD/FLYTE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2440 STD FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL THERMOGULV 2420 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL HIMLING/TAK 1220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL ERGOPANEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL TAKTR 13X620X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLVEGG 2390 ST/FA SVANEN</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL KILFALS VEGG 2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL SLISSE GULV 2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPLGULV 12X2420 STD/FLYTE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL GULV PROFILERT B 2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2440 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL KILF-VEGG 12X1220X2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL TAKTRO 19X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL 16X620X2420 FKT/FL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG B 2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL KILFALS VEGG 2440</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2600 FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2700 STDN/F</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL VEGG 2740 FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL STUBBLOFT SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroTherm  18 mm - 36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroWall 9 mm - 22 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tempo vändskiva P6 22 mm (A12220A10585)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green-line: Spaandex K-Gulv P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novopan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronospan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ryomgård</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A13120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solid Väggskiva 12mm P4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Novopan klimagulv EN 312 P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novopan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronospan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ryomgård</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Novopan klimagulv EN 312 P4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novopan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronospan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ryomgård</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR Eco SPONPL GULV 2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR MALINGSKLAR SPON 12X620X2740</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS 12X620X2440 GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS VEGG 2440 GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS VEGG 2390 GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR MALINGSKLAR SPON 12X620X2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL RETRO GRUNNET 274</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR MULTIPLATE GRUNNET 2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KLH - CLT Spruce Swan Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0030, 3010 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cross laminated timber (CLT)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KLH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KLH Massivholz GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gewerbestraße 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teufenbach-Katsch</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Lite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard MDF black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard MDF Euro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Moisture Resistant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard deep routing best</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Vent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard MDF plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Clear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MDF Fibralux Pro LF+ Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilin Fibralux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilin BV Division Panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ooigemstraat 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wielsbeke</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite FR Clear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Premier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Optima</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Flame Retardant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Jasmund Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Chipboard</x:v>
+        <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BRASKEREIDFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tempo spårskiva P6 22 mm (A12220A10583)</x:v>
-[...255 lines deleted...]
-        <x:v>Forestia Gulv Pure 22mm P5/P6</x:v>
+        <x:v>Forestia eliteX Haze Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Chipboard</x:v>
+        <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BRASKEREIDFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forestia Thermogulv Pure 22mm P6</x:v>
+        <x:v>DecoBoard P2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Mackenzie Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Chipboard</x:v>
+        <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BRASKEREIDFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forestia Gulv Pure 22mm P6</x:v>
+        <x:v>Forestia eliteX Cement Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Chipboard</x:v>
+        <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BRASKEREIDFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forestia Thermogulv Pure 25mm P5/P6</x:v>
+        <x:v>Forestia eliteX Fresco Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Chipboard</x:v>
+        <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BRASKEREIDFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Arbor Eco 25 mm thermogulv fukt</x:v>
-[...31 lines deleted...]
-        <x:v>Green-line: Spaandex Unipan K-Gulv P6/P5</x:v>
+        <x:v>DecoBoard P2 F****</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Grå Skifer Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Hvit 102 Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green-line: Spaandex MFC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5010 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Chipboard</x:v>
+        <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novopan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronospan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ryomgård</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Contifloor P6 22 mm (A12220A10008)</x:v>
-[...127 lines deleted...]
-        <x:v>Forestia Slissegulv Pure 22mm P5/P6</x:v>
+        <x:v>Forestia eliteX Grå Sand Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Chipboard</x:v>
+        <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BRASKEREIDFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Arbor Eco 22 mm standard thermogulv</x:v>
-[...479 lines deleted...]
-        <x:v>Forestia Ergospon Pure 18mm</x:v>
+        <x:v>Forestia eliteX Montello Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Chipboard</x:v>
+        <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BRASKEREIDFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Novopan klimagulv EN 312 P4</x:v>
-[...986 lines deleted...]
-        <x:v>BRASKEREIDFOSS</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 18x45x4500mm Ane tak NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x250x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Sørlandslisten fuktbestandig MDF 12x120x4500mm glattkant NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x170x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x75x4500mm Tula kombi NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 12x70x4500mm glattkant spikerfri NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x450x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Sørlandslisten fuktbestandig MDF 12x145x4500mm glattkant NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 12x70x4500mm glattkant spikerfri NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 16x68x4500mm Lona gulv NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 16x75x4500mm Tula kombi NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 18x070x4500mm foring NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x170x4500mm foring NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 18x195x4500mm foring NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x250x4500mm foring NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 18x75x4500mm Lea tak NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x450x4500mm foring NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 18x55x4500mm Lisa tak NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x45x4500mm Ane tak NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 18x45x4500mm Kaia m/skygge tak NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x30x4500mm skarpkant NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 12x80x4500mm glattkant NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x45x4500mm Kaia m/fas tak NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x350x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x45x4500mm skarpkant NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x60x4500mm skarpkant NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 12x70x4500mm glattkant gulv NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x26x4500mm Notsporlist NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x095x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x95x4500mm Maria NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x145x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x220x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 12x95x4500mm glattkant NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x75x4500mm Linea tak NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x500x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 12x45x4500mm glattkant NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x400x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x70x4500mm skarpkant NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x45x4500mm Kaia tak NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x45x4500mm Dus m/skygge tak NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x540x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x68x4500mm Lona kombi NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 12x70x4500mm glattkant NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestanding MDF 12x58x4500mm NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x75x4500mm knevegg NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x75x4500mm Frøya kombi NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x60x4500mm skarpkant spikerfri NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 12x58x4500mm glattkant NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Sørlandslisten fuktbestandig MDF 12x45x4500mm glattkant gulv NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
@@ -2948,146 +6180,434 @@
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 12x58x4500mm glattkant NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF SL-spesial</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 16x60x4500mm skarpkant spikerfri NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 16x60x4500mm Arve kombi NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 16x75x4500mm Frøya kombi NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 16x70x4500mm skarpkant spikerfri NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x029x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x75x4500mm Vita kombi NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x300x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x60x4500mm knevegg NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x120x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 12x58x4500mm glattkant spikerfri NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 12x25x4500mm Notsporlist NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x95x4500mm Frøya kombi NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x95x4500mm Vita kombi NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Sørlandslisten fuktbestandig MDF 16x95x4500mm Tula kombi NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
@@ -3108,1402 +6628,90 @@
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x75x4500mm knevegg NCS/RAL alle farger</x:v>
-[...1370 lines deleted...]
-        <x:v>Grimstad</x:v>
+        <x:v>Solid Textile Board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other building panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvadrat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvadrat Really ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lundbergsvej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ebeltoft</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Textile Tabletop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other building panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvadrat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvadrat Really ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lundbergsvej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ebeltoft</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>