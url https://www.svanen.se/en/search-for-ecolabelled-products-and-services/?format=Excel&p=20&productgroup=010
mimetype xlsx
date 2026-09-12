--- v2 (2026-06-10)
+++ v3 (2026-09-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7a3da5688241ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra728f37756264585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rb192d1e71e0b4f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rffb179134af64ecc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb192d1e71e0b4f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rffb179134af64ecc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -196,6515 +196,30195 @@
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17280)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A13100)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Slissegulv Pure 22mm P5/P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contifloor P6 22 mm (A12220A10008)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17300)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A13160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Ergospon Pure 18mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contifloor fukttrög P7 22 mm (A21220A10131)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tempo spårskiva P6 22 mm (A12220A10583)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17250)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Gulv Pure 22mm P5/P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17320)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17380)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17180)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL TAKTRO SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Green Line: Spaandex Series</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5010 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novopan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronospan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ryomgård</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A17100)</x:v>
+        <x:v>Green-line: Spaandex Unipan K-Gulv P6/P5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novopan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronospan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ryomgård</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Spårskiva P6 c/c 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Vändskiva P6 c/c 300</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Spårskiva P6 c/c 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LK Heatfloor 22, Vändskiva P6 c/c 200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0025</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LK Systems AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 66</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO GULV 2420 FUKTBEST</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KoskiMel E0.5 8-36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KoskiPan E0.5 6- 38 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroPan 3,2 mm - 36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroMel 8 - 36 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO GULV 2420 STANDARD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO THERMOGULV STANDARD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroFloor 12 mm - 38 m</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG FUKT KILFALS 2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILF-VEGG 12X620X2440</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2390 STDN/F</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR 180 SPONPL GULV 1820 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL STUBBLOFT 2500 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2390 NFFUKT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL VEGG 10X1220X2390 STD/FA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL HIMLING/TAK FUKTB 2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL TAKTRO 16X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2390 FUKTB FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR 180 SPONPL GULV 1820 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL MØBEL SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2440 FALS FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2500 FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL GULV FUKTB.P1 22X620X2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL GLV STD 19X620X2420 FLY</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2440 ST/FA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2390 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL RETRO GRUNNET 239</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS VEGG 2740 GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS 12X620X2390 GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR MULTIPLATE GRUNNET 1220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL HIMLING/TAK 1220 GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Contifloor P6 22 mm (A12220A10009)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A17280)</x:v>
+        <x:v>Tempo spårskiva fukttrög P7 22 mm (A21220A10634)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A13100)</x:v>
+        <x:v>Spånskiva P2 10-38mm (A17190)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3010 0005</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Byggelit Sverige AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Östersundsvägen 59</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lit</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Forestia Gulv Pure 22mm P5/P6</x:v>
+        <x:v>Spånskiva P2 10-38mm (A17120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Prosjektvegg 14TF Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BRASKEREIDFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ZeroMel 8 - 36 mm</x:v>
+        <x:v>Spånskiva P2 10-38mm (A13180)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17150)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Tempo vändskiva P6 22 mm (A12220A10585)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green-line: Spaandex K-Gulv P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novopan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronospan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ryomgård</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A13120)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17160)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Solid Väggskiva 12mm P4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Thermogulv Pure 25mm P5/P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Thermogulv Pure 22mm P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Gulv Pure 22mm P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Spånskiva P2 10-38mm (A17220)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0005</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Byggelit Sverige AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Östersundsvägen 59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lit</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia Ergospon Pure 16mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL VEGG 12X620X2440 STDN/F</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Novopan klimagulv EN 312 P6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novopan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronospan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ryomgård</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Novopan klimagulv EN 312 P4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Novopan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kronospan ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fabriksvej 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ryomgård</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO 22MM SLISSEGULV</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO THERMOGULV FUKTBEST</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO VEGG FALS 1220X2390 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ZeroTherm  18 mm - 36 mm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4010 0035</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Koskisen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Koskisen Oyj</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Tehdastie 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Järvelä</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A17320)</x:v>
-[...2 lines deleted...]
-        <x:v>3010 0005</x:v>
+        <x:v>ZeroWall 9 mm - 22 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4010 0035</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Chipboard</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Byggelit</x:v>
-[...13 lines deleted...]
-        <x:v>Forestia Slissegulv Pure 22mm P5/P6</x:v>
+        <x:v>Koskisen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Koskisen Oyj</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tehdastie 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Järvelä</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL GULV PROFILERT B 2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2440 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL GULV 12X2420 STD/FLYTE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL GULV 2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2390 ST/FA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS VEGG 2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL TAKTR 13X620X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL GULV 2420 SLISSE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG B 2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL VEGG SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL TAKTRO 19X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL GULV 16X620X2420 FKT/FL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILF-VEGG 12X1220X2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2600 FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL STUBBLOFT SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2700 STDN/F</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS VEGG 2440</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2740 FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL HIMLING/TAK 1220</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2440 STD FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR ECO SPONPL ERGOPANEL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL THERMOGULV 2420 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2600 NFFUKT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL HIMLING 12X620X2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SPONPL GULV SPS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL GULV 2420 STD</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 2390 STD FALS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS VEGG 2740</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL VEGG 12X620X2700 FUKT</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR THERMOGULV 25X620X2420 FUKTB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL RETRO GRUNNET 274</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR MALINGSKLAR SPON 12X620X2740</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR MALINGSKLAR SPON 12X620X2390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS VEGG 2440 GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS VEGG 2390 GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR MULTIPLATE GRUNNET 2420</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ARBOR SPONPL KILFALS 12X620X2440 GR</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Chipboard</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arbor AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Arborveien 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>HATTFJELLDAL</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>KLH - CLT Spruce Swan Eco</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0030, 3010 0031</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cross laminated timber (CLT)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KLH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KLH Massivholz GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gewerbestraße 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Teufenbach-Katsch</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Flooring</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Moisture Resistant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Lite</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard MDF Euro</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard MDF black</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Premier</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Clear</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Vent</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Medite Optima</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0020</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MEDITE Europe DAC</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Redmondstown, Clonmel, Co.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tipperary</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard MDF plus</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>StyleBoard deep routing best</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>MDF Fibralux Pro LF+ Svanen</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3010 0021</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Fiber board</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilin Fibralux</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Unilin BV Division Panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ooigemstraat 3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wielsbeke</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Jasmund Pure</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0037</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Chipboard</x:v>
+        <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Forestia AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Damvegen 31</x:v>
       </x:c>
       <x:c t="str">
         <x:v>BRASKEREIDFOSS</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LK Heatfloor 22, Vändskiva P6 c/c 300</x:v>
-[...127 lines deleted...]
-        <x:v>Green-line: Spaandex Unipan K-Gulv P6/P5</x:v>
+        <x:v>Forestia eliteX Haze Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Mackenzie Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Cement Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Fresco Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DecoBoard P2 F****</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Grå Skifer Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>DecoBoard P2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0029</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Pfleiderer Deutschland GmbH</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ingolstädter Straße 51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Neumarkt</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Grå Sand Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Montello Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Forestia eliteX Hvit 102 Pure</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0037</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Melamine faced board (MFB)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forestia AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Damvegen 31</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>BRASKEREIDFOSS</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Green-line: Spaandex MFC</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5010 0015</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Chipboard</x:v>
+        <x:v>Melamine faced board (MFB)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Novopan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kronospan ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Fabriksvej 2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ryomgård</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Spånskiva P2 10-38mm (A13160)</x:v>
-[...4154 lines deleted...]
-        <x:v>BRASKEREIDFOSS</x:v>
+        <x:v>15x21mm Glaslist Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x69x1000 mm Planhyvlad Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x120x4400 mm Allmogesockel 343 Furu Grundmålad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Allmogetaklist Furu Vit, 361</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95x3300 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27x1000 mm Smyglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43x3600 mm Sockel Ek Lackad Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95x4400 mm Allmogefoder Furu Vit, West</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x4400 mm Klackfoder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95x2400 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x3300 mm Foder Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>19x27x2200 mm Salningslist 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56 mm Foder Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x3000 mm Sockel med Lustejp 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33x4400 mm Smyglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Special Treated Pine/m</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x200 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x15 mm Kvartstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>43 mm Rundstav Ek Obh - Beställningsvara</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x145x4200 mm Allmogesockel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x3600 mm Allmogetaklist Furu Vit 361</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x43x4400 mm Smyglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x170x2400 mm Furusmyg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x2200 mm Foder Furu Grundmålad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x57x4400 mm Kakellist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>10x69x4400 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x33 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x170x2440 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95 mm Allmogefoder West</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56 mm Sockel Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56 mm Foder Björk Lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x44 mm Foder Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Allmogefoder 291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x145 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x95x4400 mm Sockel Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x4400 mm Sockel Fu Grundmålad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x69x4200 mm Allmogesockel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x4400 mm Foder furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33x2400 mm Smyglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x4400 mm Foder Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x220x2400 mm Furusmyg Vit </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Sockel Furu Obh, Skrea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95x1200 mm Planhyvlad Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27x2400 mm Foglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27x1000 mm Foglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95x2200 mm Allmogefoder 287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27x1000 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x70 mm Planhyvlad Vit Ek Obh Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x12x1000 mm Planhyvlad Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x120 mm Allmogefoder West</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x130x2400 mm Dörromfattning Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x2200 mm Foder Furu Grundmålad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>20x25x2150 mm Utfyllnadlist Furu vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x43x2400 mm Foglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33 mm Foglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x75x2440 mm Fönstersmyg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x95 mm Sockel Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>10x56x1100 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x69x1000 mm Planhyvlad Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x15x4400 mm Kvartstav Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x15x4400 mm Smyglist Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x120 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95 mm Planhyvlad Vit Ek Obh Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69 mm Foderset Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x69x2200 mm Täckbräda Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95x4400 mm Allmogesockel Furu Vit, 339</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21x2400 mm Kvartstav Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x21x4400 mm Smyglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x65 mm Bastulav Asp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>14x56 mm Ventilerad Sockel Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x27x4400 mm U-list Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x33 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x33x2700 mm Hörnlist 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x120x2440 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15 mm Trekant Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>20x69 mm Hålkälslist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x12x1000 mm Kvartstav Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43x3600 mm Allmogetaklist Svanhals 361</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x3000 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x15x1000 mm Kvartstav Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Allmogetaklist Furu Vit, 363</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x250x4200 mm Fönstersmyg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x43x2400 mm Foglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21x1000 mm  Hörnlist Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43X4400 mm Sockel Fu Grundmålad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x4400 mm Sockel Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43x2200 mm Salningslist Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x15x2400 mm Kvartstav Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56 mm Foder Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43 mm Allmogetaklist Obh 361</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x170x4200 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x4400 mm Foder furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56 mm Allmogetaklist Obh 361</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95x4400 mm Allmogesockel 310 Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x145x2200 mm Täckbräda Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21x2400 mm Foglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27x27 mm Hörnlist Ek lackad Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x95x4400 mm Foder Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43x1000 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x12x1200 mm Kvartstav Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x21 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x33x2400 mm Dekorlist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9x21x2400 mm Dekorlist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95x2200 mm Täckbräda Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x70 mm Planhyvlad Vit Ek Obh Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43 mm Klackfoder Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33x2400 mm Smyglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56 mm Foder Furu Eklasyr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x105x2440 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Hålkäl Allmoge Obh 369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x145x4200 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x43 mm Foglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x33 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21 mm Smyglist Björk Lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95 mm Allmogesockel 332</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x95x4200 mm Allmogefoder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x95x1000 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Allmogefoder 286</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x145x4400 mm Furusmyg Vit </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Allmogefoder Furu Vit, Syd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Allmogefoder 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95x1200 mm Planhyvlad Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95x4400 mm Allmogefoder 287 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x170x2400 mm Dörromfattning Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x2200 mm Foder 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21x1000 mm Smyglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x44 mm Smyglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x145 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27x69 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x3600 mm Allmogetaklist Svanhals 361 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x2200 mm Foder Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x70x1200 mm Planhyvlad Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x15 mm Kvartstav Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x1000 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x4200 mm Allmogefoder </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x2400 mm Sockel Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27x27x2700 mm Hörnlist Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>44x44 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x150x4200 mm Fönstersmyg Fals 35mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21x1000 mm Smyglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x200x4200 mm Fönstersmyg Fals 60mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x105x4200 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x4400 mm Hålkälslist Furu Grundmålad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x130x4200 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x4400 mm Sockel m kabelspår Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x150x4200 mm Fönstersmyg Fals 60mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x21 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x69x1000 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x15x2400 mm Foglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x3000 mm Sockel Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x80x4200 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27x43x3600 mm Bröstlist Furu Vit, 15mm fals</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27x4400 mm Foglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x118x3300 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x4400 mm Hålkäl Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x195x4400 mm Furusmyg Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43x4400 mm Bråttlist Furu Vit 135°</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x34x2400 mm Dekorlist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x2200 mm Foder Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x69x4400 mm Täckbräda Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21 mm Kvartstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x105x2400 mm Dörromfattning Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27x95 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27x118 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43x4400 mm Foder Furu Grundmålad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33x4400 mm Foglist Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x165 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43mm Taklist furu obh 45 grader</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56 mm Sockel Furu Eklasyr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Allmogefoder Syd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x120x2400 mm Dörromfattning Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x95x2200 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43x3300 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x2200 mm Foder Bok </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x31x4400 mm U-list Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x2200 mm Allmogefoder 286</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>20x69x3600 mm Hålkäl Furu vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x4400 mm Sockel Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x1000 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x1000 mm Foder Ek lackad Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43x4400 mm Sockel Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x43 mm Skugglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x3600 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x3600 mm Sockel Furu Svart S 9000-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>13x21x2200 mm Smyglist Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69 mm Foder Ek lackad Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56 mm Sockel Björk Lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x44 mm Sockel Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x15x2400 mm Smyglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x69x4400 mm Täckbräda Furu Vit </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95x2200 mm Allmogefoder Furu Vit, 287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21x1000 mm Smyglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x4400 mm Hålkäl Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95 mm Allmogesockel Syd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Allmogefoder 295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x95x4400 mm Furusmyg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>20x75x2150 mm Smyglist Ek lackad, OBOS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x200x4200 mm Fönstersmyg Fals 35mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x143 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x43x3600 mm Skugglist Enkel Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95x4400 mm Allmogefoder Furu Vit, 307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x100x2440 mm Fönstersmyg Fals 35mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56 mm Sockel Ek Lackad Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21x2400 mm Kvartstav Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95x4400 mm Täckbräda Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56 mm Foderset Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x3600 mm Sockel Ek Lackad Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33x2400 mm Foglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x33x1000 mm Planhyvlad Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x55x2270 mm Dörrlist Furu Utomhusgrund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43 mm Hålkälslist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x118 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x143 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 12x120x4500mm glattkant NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 12x145x4500mm glattkant NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 12x70x4500mm glattkant gulv NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 12x70x4500mm glattkant spikerfri NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 12x80x4500mm glattkant NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x26x4500mm Notsporlist NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x30x4500mm skarpkant NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x45x4500mm skarpkant NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x60x4500mm skarpkant NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x68x4500mm Lona gulv NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 16x75x4500mm Tula kombi NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x070x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x095x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x170x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x195x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x250x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x350x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x450x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Sørlandslisten fuktbestandig MDF 18x45x4500mm Ane tak NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x250x4500mm foring NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 18x45x4500mm Kaia m/fas tak NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 12x120x4500mm glattkant NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 18x45x4500mm Kaia m/skygge tak NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x170x4500mm foring NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 18x55x4500mm Lisa tak NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 16x75x4500mm Tula kombi NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 18x75x4500mm Lea tak NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 12x70x4500mm glattkant spikerfri NCS/RAL alle farger</x:v>
+        <x:v>15x95x2500 mm Anslutningslist, Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x4200 mm Foder Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x1000 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x56x4200 mm Allmogetaklist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x120x4400 mm Allmogesockel Furu Vit, 312</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x56x4400 mm Klackfoder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x15 mm Smyglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21x2400 mm Kvartstav Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x69 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27x2400 mm Smyglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x4400 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x69 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x69x2200 mm Allmogefoder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x3600 mm Sockel Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43x4400 mm Salninglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x12x1000 mm Kvartstav Ek lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27x4400 mm Smyglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69 mm Sockel Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Special Untreatred Pine/St</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039, 2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x95 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Allmogesockel 308 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>20x75x2150 mm Smyglist, Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x200x2400 mm Dörromfattning Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27x2400 mm Foglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21 mm Smyglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x118 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43x4400 mm Bråttlist Allmoge 135° Vit, 411 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69 mm Foder Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95 mm Allmogefoder 307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x350x2400 mm Furusmyg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x60x4200 mm Fönstersmyg Fals 25mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Allmogesockel Furu Vit, Syd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21x2400 mm Smyglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x15x1200 mm Kvartstav Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Allmogesockel 337</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43x1000 mm Planhyvlad Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x75x2440 mm Fönstersmyg Fals 25mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56 mm Foderset Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>25x2500 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x250x2440 mm Fönstersmyg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x200x4200 mm Fönstersmyg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x95 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43x3600 mm Bråttlist Allmoge 411, 135° Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x45x2400 mm Dekorlist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x150x4200 mm Fönstersmyg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x33 mm Hörnlist Ek lackad Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x155x2440 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95x4400 mm Allmogefoder Furu Vit, 239</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21x2400 mm Smyglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x200x2400 mm Dörromfattning Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x120x4200 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x155x2400 mm Dörromfattning Furu Vit </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x3600 mm Allmogetaklist 363 Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43x4400 mm Foder Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27x95 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9x9x2400 mm Kvartstav Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x3600 mm Hålkäl Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x125x4200 mm Fönstersmyg Fals 35mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9x9x2400 mm Kvartstav Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x125x4200 mm Fönstersmyg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>10x56x4400 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43x4400 mm Klackfoder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x27 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x69X3300 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x120 mm Planhyvlad Vit Ek Obh Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x118 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x95 mm Foglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95x2200 mm Allmogefoder Syd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x15x2400 mm Kvartstav Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x4200 mm Sockel Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x43x2400 mm Smyglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x1100 mm Foder Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x45 mm Bröstlist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x70 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43x4400 mm Skugglist Dubbel Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x100x4200 mm Fönstersmyg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x4400 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x120x4400 mm Täckbräda Furu Vit </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x350x2440 mm Fönstersmyg Fals 60 mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x27 mm Hålkälslist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x95x2400 mm Dörromfattning Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x3600 mm Hålkäl Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x150x2440 mm Fönstersmyg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x15x2400 mm Smyglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x33 mm Skugglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x300x2440 mm Fönstersmyg </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21x1000 mm Foglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Special Untreatred Pine/m</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039, 2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x95x4200 mm Foder Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x69x2200 mm Täckbräda Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9x9x2400 mm Kvartstav Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x143x3300 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Allmogesockel Furu Vit 338</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x2400 mm Sockel Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x95x2400 mm Furusmyg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x3000 mm Sockel med Lustejp Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43x1000 mm Planhyvlad Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x200x4200 mm Dörromfattning </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x43x4400 mm Skugglist Enkel Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x145x2400 mm Furusmyg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Allmogetaklist 363</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x50x4200 mm Fönstersmyg Fals 25mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x95x2440 mm Allmogefoder </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95x4400 mm Allmogesockel 343 Grundmålad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x2200 mm Allmogefoder 286 0500-N </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21 mm Foglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27x27x2700 mm Hörnlist Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95 mm Allmogesockel 331</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21x2400 mm Foglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x56x4400 mm Klackfoder Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33x4400 mm Smyglist Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x42x2400 mm Bastufoder Asp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Special Treated pine/St</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8,5x22x2400 mm Dekorlist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x15x4400 mm Smyglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33x2400 mm Smyglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x1000 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x95x2440 mm Foder Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x2200 mm Allmogefoder Syd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x70 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56 mm Foder Bok Lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x12x1000 mm Kvartstav Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>35x35x2700 mm Hörnlist Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56 mm Sockel Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x2500 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x120 mm Planhyvlad Vit Ek Obh Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x150x2440 mm Fönstersmyg Fals 35mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Allmogefoder Furu Vit, 289</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95x4400 mm Salninglist Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27x27x2700 mm Hörnlist Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x95x2440 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x130x2440 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x33 mm Smyglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x4400 mm Sockel Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x69x4400 mm Salninglist Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x2200 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x33x4400 mm Hålkäl Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95 mm Hålkälslist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x12x2400 mm Kvartstav Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43x4200 mm Foder Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x12x4400 mm Kvartstav Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21x2400 mm Foglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x2200 mm Foder 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95x4400 mm Allmogesockel Furu Vit, 310</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x120x4400 mm Furusmyg Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x4400 mm Foder Furu Grundmålad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27x1000 mm Smyglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>10x56x4400 mm Foder Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x4400 mm Foder Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>43x43x2700mm Hörnlist Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x155x4200 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x2200 Foder Ek lackad Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 12x25x4500mm Notsporlist NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x450x4500mm foring NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 12x45x4500mm glattkant gulv NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 12x145x4500mm glattkant NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 12x45x4500mm glattkant NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 16x68x4500mm Lona gulv NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 12x58x4500mm glattkant gulv NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x070x4500mm foring NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 12x58x4500mm glattkant NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x195x4500mm foring NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 12x58x4500mm glattkant spikerfri NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x75x4500mm Lea tak NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 12x70x4500mm glattkant NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x55x4500mm Lisa tak NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 12x95x4500mm glattkant NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x45x4500mm Kaia m/skygge tak NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 16x60x4500mm skarpkant spikerfri NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 16x30x4500mm skarpkant NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 16x60x4500mm Arve kombi NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 12x80x4500mm glattkant NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 16x68x4500mm Lona kombi NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x45x4500mm Kaia m/fas tak NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 16x70x4500mm skarpkant NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x350x4500mm foring NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 16x70x4500mm skarpkant spikerfri NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 16x45x4500mm skarpkant NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 16x75x4500mm Frøya kombi NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 16x60x4500mm skarpkant NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 16x75x4500mm Linea tak NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 12x70x4500mm glattkant gulv NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 16x75x4500mm Vita kombi NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 16x26x4500mm Notsporlist NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 16x95x4500mm Tula kombi NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x095x4500mm foring NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 18x029x4500mm foring NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x045x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x120x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x145x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x220x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x300x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x400x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x45x4500mm Dus m/skygge tak NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x45x4500mm Kaia tak NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x500x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x540x4500mm foring NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x60x4500mm knevegg NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x75x4500mm knevegg NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Sørlandslisten fuktbestandig MDF 18x95x4500mm Frøya kombi NCS/RAL alle farger</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0034</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sørlandslisten AS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Reddalsveien 35</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Grimstad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Sørlandslisten fuktbestandig MDF 18x95x4500mm Maria NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x145x4500mm foring NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF 18x95x4500mm Vita kombi NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 18x220x4500mm foring NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestanding MDF 12x58x4500mm NCS/RAL alle farger</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 12x95x4500mm glattkant NCS/RAL alle farger</x:v>
+        <x:v>Sørlandslisten fuktbestandig MDF SL-spesial</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2010 0034</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mouldings</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sørlandslisten AS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Reddalsveien 35</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Grimstad</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Sørlandslisten fuktbestandig MDF 16x75x4500mm Linea tak NCS/RAL alle farger</x:v>
-[...986 lines deleted...]
-        <x:v>Grimstad</x:v>
+        <x:v>12x12x1500 mm Kvartstav Ek lackad OBOS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x143 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43x3600 mm Hålkäl Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x27x4400 mm U-list Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>43x43x2700 mm Hörnlist Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>6x21 mm Foglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21x2400 mm Smyglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x15x1000 mm Smyglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x170x4400 mm Furusmyg Vit </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33 mm Foglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27x27x2400 mm Kvartstav Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43x2200 mm Foder Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x44 mm Planhyvlad Vit Ek Obh Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Allmogesockel 338</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56 mm Sockel Ek lackad, OBOS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33x4400 mm Foglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43 mm Skugglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x2500 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x143 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x195x4400 mm Furusmyg Vit </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x175x4200 mm Fönstersmyg Fals 35mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x33x2700 mm Hörnlist Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x250x2400 mm Furusmyg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x69x2200 mm Salningslist Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x43x4400 mm Foglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x175x2440 mm Fönstersmyg Fals 35mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x3000 mm Sockel Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x80x2440 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x1000 mm Foder Ek lackad Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43x2200 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x33x3300 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>19x27x4400 mm Salningslist Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95 mm Allmogefoder 343</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>43x2500 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>10x1000 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95 mm Allmogefoder 287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21 mm Trekant Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x4200 mm Foder Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43x3600 mm Hålkäl Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x27x4400 mm Smyglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21x2700 mm Hörnlist Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x155x2400 mm Dörromfattning Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x33x4400 mm Foder Furu Grundmålad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x3600 mm Sockel Furu Svart S 9000-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x3000 mm Foder Furu Svart S 9000-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x15x2400 mm Kvartstav Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95 mm Allmogefoder 296</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Allmogetaklist Furu Vit, 369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x95 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21x4400 mm Foglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x15x1000 mm Smyglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x3600 mm Allmogetaklist 369 Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x105x2400 mm Dörromfattning Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x33x1000 mm Planhyvlad Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hardwood Special/m</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x120x2400 mm Dörromfattning Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x2500 mm Halvstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x2400 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95x4400 mm Täckbräda Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x2200 mm Foder Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x15x1000 mm Planhyvlad Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x3300 mm Sockel Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x2200 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95x2200 mm Salningslist Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x2500 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43x4400 mm Hålkäl Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21x1000 mm Kvartstav Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x27x1000 mm Planhyvlad Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x27x4400 mm Hålkäl Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27x4400 mm Smyglist Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21x4400 mm Foglist Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x145x2400 mm Dörromfattning Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x4400 mm Sockel Fu Grundmålad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x43 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21 mm Smyglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x2200 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x44x1000 mm Foglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x70x1200 mm Planhyvlad Ek </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Hardwood Special/St</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x33x2700 mm Hörnlist Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x95x1000 mm Planhyvlad Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x145 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x12x4400 mm Kvartstav Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27x27x1000 mm Hörnlist Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x185 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43 mm Trapplist 354</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x44x2400 mm Smyglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x120x2200 mm Täckbräda Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33x2400 mm Foglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x100x2440 mm Fönstersmyg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x3000 mm Foder Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>25 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x80x2400 mm Dörromfattning Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x70 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x69 mm Allmogetaklist Obh 362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x56x2200 mm Klackfoder Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>19x27x3000 mm Salningslist Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Allmogesockel Furu Vit, 330</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x145x2440 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21x1000 mm Foglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x300x4200 mm Fönstersmyg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21x4400 mm Smyglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43 mm Sockel Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x95x1200 mm Planhyvlad Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43x4400 mm Skugglist Dubbel Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x44x2400 mm Foglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Allmogefoder Furu Vit, 290</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x75x4200 mm Fönstersmyg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x3300 mm Foder Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x56 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>20x25x2150 mm Utfyllnadlist Ek lackad </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Allmogetaklist Obh 361</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Allmogefoder Furu Vit, 291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27 mm Foglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x15 mm Smyglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x3600 mm Sockel Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x120x4400 mm Täckbräda Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x15x1000 mm Planhyvlad Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x70x4400 mm Furusmyg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x2200 mm Foder Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95 mm Allmogefoder Syd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>20x69x4400 mm Hålkäl Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x70x1200 mm Planhyvlad Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43x1000 mm Foder Ek lackad Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x200x2440 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Allmogefoder Furu Vit, 295</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x55x2070 mm Dörrlist Furu Utomhusgrund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x15x1000 mm Kvartstav Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x120x4400 mm Allmogesockel Furu Vit, West</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x130x2400 mm Dörromfattning Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x2200 mm Foder Ek lackad Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27x1000 mm Foglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Allmogefoder 289</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21x4400 mm Kvartstav Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x75x4200 mm Fönstersmyg Fals 25mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x145x2400 mm Dörromfattning Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27 mm Trekant Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x95x4200 mm Dörromfattning</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x15x1000 mm Kvartstav Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56 mm Foder Obh Skrea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x56x2200 mm Klackfoder, Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x33x2400 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>11x23x4400 mm Glaslist Furu Vit, 424</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x43x2400 mm Smyglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Allmogesockel 330</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56 mm Foderset Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Allmogefoder Furu Vit, 286</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x15x2400 mm Smyglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x200x2440 mm Fönstersmyg Fals 35mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>25x1000 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43x2200 mm Foder Fu 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x120x4200 mm Allmogesockel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x55x4500 mm Dörrlist Furu med klack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95x4400 mm Allmogesockel Furu Vit, 332</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>14x56x4400 mm Ventilerad sockel Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x2200 mm Allmogefoder Vit 286</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x44 mm Planhyvlad Vit Ek Obh Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x250x4200 mm Fönstersmyg Fals 60mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x145x2200 mm Täckbräda Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x69 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x33x3300 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x100x4200 mm Fönstersmyg Fals 35mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x120 mm Allmogesockel West</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x3600 mm Sockel Ek Lackad Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x55x3600 mm Smyglist Furu Vit 0500-N </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x69x2200 mm Salninglist Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95 mm Allmogefoder Gran West</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43 mm Foder Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x2200 mm Foder Furu Svart S 9000-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x95x2440 mm Allmogefoder </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x175x2440 mm Fönstersmyg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x4400 mm Allmogetaklist Furu Vit 361</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43x4400 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x55x4400 mm Dörrlist Furu Utomhusgrund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>10 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x31x4400 mm U-list Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x43x4400 mm Foglist Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27x2500 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43x4400 mm Hålkälslist Furu Grundmålad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27 mm Foglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x33x3600 mm Skugglist Enkel Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27 mm Smyglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x4400 mm Sockel Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x15x2400 mm Foglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x95x4400 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x45x4400 mm Bröstlist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95x1000 mm Planhyvlad Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>43x43x2700 mm Hörnlist Obh Fingerskarvad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x145x4400 mm Furusmyg Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33x2400 mm Foglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x118x1000 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43x2400 mm Bröstlist Vit 390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27x27x1000 mm  Hörnlist Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x33x4400 mm Smyglist Fu Grundmålad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x80x2400 mm Dörromfattning Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x300x4400 mm Furusmyg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Allmogesockel Syd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x95x4200 mm Allmogesockel </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x43 mm Bröstlist Furu Obh 392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x4400 mm Allmogetaklist Grundmålad 361</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x33 mm Hålkälslist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Allmogesockel Furu Vit, 308</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x44 mm Foglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43x4400 mm Hålkäl Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56 mm Sockel Bok Lack</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x3600 mm Allmogetaklist Svanhals 361 </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>19x27x2200 mm Salningslist Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x15x1200 mm Smyglist Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21x4400 mm Smyglist Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x44 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x175x4200 mm Fönstersmyg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Allmogefoder 286 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21x1000 mm Kvartstav Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x195x2400 mm Furusmyg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43x3600 mm Skugglist Dubbel Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x33x3600 mm Hålkäl Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27x1200 mm Smyglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x200x2440 mm Fönstersmyg </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x125x2440 mm Fönstersmyg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95x4400 mm Allmogefoder Furu Vit, 296</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x2200 mm Foder Björk</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x33x4400 mm Skugglist Furu Grundmålad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x33x4400 mm Skugglist Enkel Furu Vit </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x170x2400 mm Dörromfattning Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21x1000 mm Hörnlist Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x69x4400 mm Allmogefoder Furu Vit, 298</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21x2700 mm Hörnlist Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x2200 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x33 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>10x43x4400 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x3600 mm Allmogesockel Furu Vit, 308</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33 mm Smyglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95x4400 mm Allmogesockel Furu Vit, Syd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43x4400 mm Salninglist Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x120 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x120 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43x3600 mm Tavelhängarlist Vit </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x44x1000 mm Foglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x95 mm Foder Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x95x2200 mm Foder Fu 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x120 mm Allmogesockel 343</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x69x4400 mm Allmogetaklist Furu Vit, 362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x4400 mm Sockel Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27x2400 mm Smyglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21x1000 mm Planhyvlad Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56 mm Foder Ek lackad Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56 mm Hålkälslist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43x4400 mm Allmogetaklist Furu Vit 361</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x43x4400 mm Smyglist Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x250x2440 mm Fönstersmyg Fals 60mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43x2200 mm Foder Ek lackad Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x80x4200 mm Allmogetaklist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x12x2400 mm Kvartstav Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95x4400 mm Allmogefoder Furu Vit, 287</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33x2500 mm Foglist Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>27x27 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x33x4400 mm Skugglist Enkel Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69 mm Foder Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x44 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x43x3600 mm Bråttlist Furu Vit 135° Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95x4400 mm Allmogefoder 343 Grundmålad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x12 mm Kvartstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x43 mm Smyglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x15x2400 mm Kvartstav Furu 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>13x21x2200 mm Smyglist Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x2200 mm Foder Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27x2400 mm Foglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x69 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x4400 mm Sockel Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95x2200 mm Täckbräda Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69 mm Sockel Ek Lackad Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43x4400 mm Planhyvlad Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95 mm Allmogetaklist Obh 381</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x12 mm Kvartstav Furu Eklasyr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x95x2200 mm Foder Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x118 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Allmogesockel Furu Vit, 337</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x27x4400 mm Planhyvlad Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>33x2500 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x125x2440 mm Fönstersmyg Fals 35mm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x33 mm Planhyvlad Vit Ek Obh Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x56 mm Klackfoder Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x15x2400 mm Foglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21x2700 mm Hörnlist Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95x4400 mm Salninglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21 mm Foglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95 mm Allmogefoder 239</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95 mm Planhyvlad Ek Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27 mm Smyglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95 mm Planhyvlad Vit Ek Obh Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x2500 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x12 mm Kvartstav Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x2200 mm Foder Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95 mm Sockel Obh Skrea</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33x1000 mm Foglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69 mm Allmogesockel 308</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>14x69x4400 mm Ventilerad Sockel Grundad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x95x4400 mm Sockel Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x120x4400 mm Furusmyg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x118 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x33x1000 mm Planhyvlad Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Sockel Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x170x4400 mm Furusmyg Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43x3600 mm Skugglist Dubbel Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x43 mm Bröstlist Furu Obh 390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x33x4400 mm Salningslist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x69x4400 mm Salninglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x33 mm Bröstlist Fals Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95 mm Allmogesockel 339</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x120x2400 mm Furusmyg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x43x1000 mm Planhyvlad Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21 mm Kvartstav Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33x1000 mm Foglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>20x50x2150 mm Utfyllnadlist Furu vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27x2400 mm Smyglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x145x4400 mm Täckbräda Furu Vit </x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69 mm Sockel Furu Eklasyr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x56x2200 mm Klackfoder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95x3300 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x3300 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x33 mm Smyglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x33x4400 mm Smyglist Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69 mm Sockel Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95x4400 mm Allmogefoder Furu Vit, Syd</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x350x4400 mm Furusmyg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x1000 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x33x2200 mm Salninglist Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27x4400 mm Foglist Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43x4400 mm Sockel Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>43 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>10x2500 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x69x1000 mm Foder Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x12x2400 mm Kvartstav Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x27x3300 mm Planhyvlad Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8 mm Rundstav Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x250x4400 mm Furusmyg Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x56x2200 mm Foder Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>16x95x2400 mm Dörromfattning Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x15x1000 mm Smyglist Ek</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x250x4400 mm Furusmyg Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>9x9 mm Kvartstav Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x69x3600 mm Allmogetaklis 362 Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x27x1000 mm Foglist Ek Lackad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>8x21x1000 mm Foglist Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x145 mm Planhyvlad Vit Ek Obh Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x33x3600 mm Skugglist Enkel Furu Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x43x2200 mm Foder Furu Obh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x69x4400 mm Planhyvlad Furu Vit</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>12x56x4400 mm Foder Furu Grundmålad</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>18x120x2440 mm Allmogefoder</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0041</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x95 mm Allmogesockel West</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0040</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x118 mm Planhyvlad Ek Fsc</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0042</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>15x95 mm Allmogesockel 310</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>20x69x2150 mm Utfyllnadlist Furu vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>21x21x2700 mm Hörnlist Vit 0500-N</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2010 0039</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mouldings</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Prolist</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>EHL Profiles AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Forneby 130</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Möklinta</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Textile Tabletop</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5010 0038</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Other building panels</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>010 Panels and mouldings for interior use</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvadrat</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kvadrat Really ApS</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lundbergsvej 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ebeltoft</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Solid Textile Board</x:v>
-      </x:c>
-[...30 lines deleted...]
-        <x:v>Textile Tabletop</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5010 0038</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Other building panels</x:v>
       </x:c>
       <x:c t="str">
         <x:v>010 Panels and mouldings for interior use</x:v>
       </x:c>
       <x:c t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvadrat</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kvadrat Really ApS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lundbergsvej 10</x:v>
       </x:c>