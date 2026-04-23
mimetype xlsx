--- v0 (2026-02-15)
+++ v1 (2026-04-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaedf4c15cad442b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re636eed25b494b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R611a67f8ffa3464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3d06a492147647d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R611a67f8ffa3464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d06a492147647d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,570 +68,570 @@
       </x:c>
       <x:c t="str">
         <x:v>Cleaning of liquid damaged laptops</x:v>
       </x:c>
       <x:c t="str">
         <x:v>108 Cleaning of liquid damaged electronics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Techsave</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mcare 3Butiken Täby centrum</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Vägen 145</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Täby</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Rengöring av laptops hos Mcare MediaMarkt Högsbo, Lona Knapes gata 1, 421 32 Västra Frölunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged laptops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare MediaMarkt Högsbo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lona Knapes gata 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av laptops hos Mcare Stockholm, Sveavägen 28, 111 34 Stockholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged laptops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare Stockholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sveavägen 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av laptops hos Mcare Malmö, Masttorget 6, vån 6, 211 77 Malmö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged laptops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare Malmö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Masttorget 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Rengöring av laptops hos Godsinlösen Nordic AB, Handelvägen 18, 24522 Staffanstorp</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5108 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning of liquid damaged laptops</x:v>
       </x:c>
       <x:c t="str">
         <x:v>108 Cleaning of liquid damaged electronics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Techsave</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Techsave A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dronningborg Boulevard 81</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Randers NØ</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Rengöring av laptops hos Mcare Stjärnafyrkant, Ortviksvägen 8, 856 33 Sundsvall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged laptops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare Stjärnafyrkant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortviksvägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvall</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Rengöring av laptops hos Mcare 3Butiken Kungsgatan, Kungsgatan 20, 411 19 Göteborg</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5108 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning of liquid damaged laptops</x:v>
       </x:c>
       <x:c t="str">
         <x:v>108 Cleaning of liquid damaged electronics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Techsave</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mcare 3Butiken Kungsgatan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kungsgatan 20</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rengöring av laptops hos Mcare Stjärnafyrkant, Ortviksvägen 8, 856 33 Sundsvall</x:v>
-[...8 lines deleted...]
-        <x:v>Cleaning of liquid damaged laptops</x:v>
+        <x:v>Rengöring av laptops hos Mcare 3Butiken Jönköping, Lantmätargränd 61, 553 20 Jönköping</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged laptops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare 3Butiken Jönköping</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lantmätargränd 61</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jönköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av laptops hos Mcare MediaMarkt Gallerian, Hamngatan 37, 111 53 Stockholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged laptops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare MediaMarkt Gallerian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hamngatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av mobiltelefoner hos Mcare 3Butiken Kungsgatan, Kungsgatan 20, 411 19 Göteborg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged smartphones</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare 3Butiken Kungsgatan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kungsgatan 20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av mobiltelefoner hos Godsinlösen Nordic AB, Handelvägen 18, 24522 Staffanstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged smartphones</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dronningborg Boulevard 81</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers NØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av mobiltelefoner hos Mcare Stjärnafyrkant, Ortviksvägen 8, 856 33 Sundsvall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged smartphones</x:v>
       </x:c>
       <x:c t="str">
         <x:v>108 Cleaning of liquid damaged electronics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Techsave</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mcare Stjärnafyrkant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ortviksvägen 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sundsvall</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rengöring av laptops hos Mcare Stockholm, Sveavägen 28, 111 34 Stockholm</x:v>
-[...8 lines deleted...]
-        <x:v>Cleaning of liquid damaged laptops</x:v>
+        <x:v>Rengöring av mobiltelefoner hos Mcare MediaMarkt Gallerian, Hamngatan 37, 111 53 Stockholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged smartphones</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare MediaMarkt Gallerian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hamngatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av mobiltelefoner hos Mcare Stockholm, Sveavägen 28, 111 34 Stockholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged smartphones</x:v>
       </x:c>
       <x:c t="str">
         <x:v>108 Cleaning of liquid damaged electronics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Techsave</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mcare Stockholm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sveavägen 28</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rengöring av laptops hos Mcare Malmö, Masttorget 6, vån 6, 211 77 Malmö</x:v>
-[...8 lines deleted...]
-        <x:v>Cleaning of liquid damaged laptops</x:v>
+        <x:v>Rengöring av mobiltelefoner hos Mcare MediaMarkt Högsbo, Lona Knapes gata 1, 421 32 Västra Frölunda</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged smartphones</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare MediaMarkt Högsbo</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lona Knapes gata 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Västra Frölunda</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av mobiltelefoner hos Mcare 3Butiken Täby centrum, Stora Vägen 145, 183 34 Täby</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged smartphones</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare 3Butiken Täby centrum</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stora Vägen 145</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Täby</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av mobiltelefoner hos Mcare 3Butiken Jönköping, Lantmätargränd 61, 553 20 Jönköping</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged smartphones</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare 3Butiken Jönköping</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lantmätargränd 61</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jönköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av mobiltelefoner hos Mcare Malmö, Masttorget 6, vån 6, 211 77 Malmö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged smartphones</x:v>
       </x:c>
       <x:c t="str">
         <x:v>108 Cleaning of liquid damaged electronics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Techsave</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mcare Malmö</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Masttorget 6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Malmö</x:v>
-      </x:c>
-[...382 lines deleted...]
-        <x:v>Jönköping</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>