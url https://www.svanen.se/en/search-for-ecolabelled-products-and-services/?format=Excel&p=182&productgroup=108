--- v1 (2026-04-23)
+++ v2 (2026-08-12)
@@ -1,85 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re636eed25b494b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5e5cdb62ab4063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R3d06a492147647d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7a4d2f29f38d47c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d06a492147647d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a4d2f29f38d47c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Rengöring av laptops hos Mcare Malmö, Masttorget 6, vån 6, 211 77 Malmö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged laptops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare Malmö</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Masttorget 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Malmö</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av laptops hos Godsinlösen Nordic AB, Handelvägen 18, 24522 Staffanstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged laptops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave A/S</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Dronningborg Boulevard 81</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Randers NØ</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Rengöring av laptops hos Mcare 3Butiken Täby centrum, Stora Vägen 145, 183 34 Täby</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5108 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning of liquid damaged laptops</x:v>
       </x:c>
       <x:c t="str">
         <x:v>108 Cleaning of liquid damaged electronics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Techsave</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mcare 3Butiken Täby centrum</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stora Vägen 145</x:v>
@@ -132,395 +196,331 @@
       </x:c>
       <x:c t="str">
         <x:v>Cleaning of liquid damaged laptops</x:v>
       </x:c>
       <x:c t="str">
         <x:v>108 Cleaning of liquid damaged electronics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Techsave</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mcare Stockholm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sveavägen 28</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rengöring av laptops hos Mcare Malmö, Masttorget 6, vån 6, 211 77 Malmö</x:v>
-[...40 lines deleted...]
-        <x:v>Cleaning of liquid damaged laptops</x:v>
+        <x:v>Rengöring av laptops hos Mcare 3Butiken Jönköping, Lantmätargränd 61, 553 20 Jönköping</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged laptops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare 3Butiken Jönköping</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Lantmätargränd 61</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jönköping</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av laptops hos Mcare MediaMarkt Gallerian, Hamngatan 37, 111 53 Stockholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged laptops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare MediaMarkt Gallerian</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hamngatan 37</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av laptops hos Mcare Stjärnafyrkant, Ortviksvägen 8, 856 33 Sundsvall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged laptops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare Stjärnafyrkant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortviksvägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvall</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av laptops hos Mcare 3Butiken Kungsgatan, Kungsgatan 20, 411 19 Göteborg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged laptops</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare 3Butiken Kungsgatan</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kungsgatan 20</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av mobiltelefoner hos Mcare Stjärnafyrkant, Ortviksvägen 8, 856 33 Sundsvall</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged smartphones</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare Stjärnafyrkant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ortviksvägen 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sundsvall</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av mobiltelefoner hos Godsinlösen Nordic AB, Handelvägen 18, 24522 Staffanstorp</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged smartphones</x:v>
       </x:c>
       <x:c t="str">
         <x:v>108 Cleaning of liquid damaged electronics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Techsave</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Techsave A/S</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Dronningborg Boulevard 81</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Randers NØ</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rengöring av laptops hos Mcare Stjärnafyrkant, Ortviksvägen 8, 856 33 Sundsvall</x:v>
-[...40 lines deleted...]
-        <x:v>Cleaning of liquid damaged laptops</x:v>
+        <x:v>Rengöring av mobiltelefoner hos Mcare 3Butiken Kungsgatan, Kungsgatan 20, 411 19 Göteborg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged smartphones</x:v>
       </x:c>
       <x:c t="str">
         <x:v>108 Cleaning of liquid damaged electronics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Techsave</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mcare 3Butiken Kungsgatan</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kungsgatan 20</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Göteborg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Rengöring av laptops hos Mcare 3Butiken Jönköping, Lantmätargränd 61, 553 20 Jönköping</x:v>
-[...40 lines deleted...]
-        <x:v>Cleaning of liquid damaged laptops</x:v>
+        <x:v>Rengöring av mobiltelefoner hos Mcare Stockholm, Sveavägen 28, 111 34 Stockholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged smartphones</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>108 Cleaning of liquid damaged electronics</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Techsave</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mcare Stockholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sveavägen 28</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Stockholm</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Rengöring av mobiltelefoner hos Mcare MediaMarkt Gallerian, Hamngatan 37, 111 53 Stockholm</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5108 0001</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Cleaning of liquid damaged smartphones</x:v>
       </x:c>
       <x:c t="str">
         <x:v>108 Cleaning of liquid damaged electronics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Techsave</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mcare MediaMarkt Gallerian</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hamngatan 37</x:v>
-      </x:c>
-[...158 lines deleted...]
-        <x:v>Sveavägen 28</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Stockholm</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Rengöring av mobiltelefoner hos Mcare MediaMarkt Högsbo, Lona Knapes gata 1, 421 32 Västra Frölunda</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5108 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cleaning of liquid damaged smartphones</x:v>
       </x:c>
       <x:c t="str">
         <x:v>108 Cleaning of liquid damaged electronics</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">