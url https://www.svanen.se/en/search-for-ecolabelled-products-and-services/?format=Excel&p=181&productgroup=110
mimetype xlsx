--- v0 (2026-06-10)
+++ v1 (2026-08-04)
@@ -1,85 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7f65a957af43ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e631e205d184e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R74bffa7c6f9f4066"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R7721cec0df6f4c97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R74bffa7c6f9f4066" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7721cec0df6f4c97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Artipelag AB, Café</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Café</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Artipelag AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Artipelagstigen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavsberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ISS Facility Services AB, Restaurang Nordea, Bankers Corner, Smålandsgatan 15-17, Stockholm</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3110 0185</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Canteen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ISS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>ISS Facility Services AB, Restaurang Nordea, Bankers Corner</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Smålandsgatan 15-17</x:v>
@@ -612,50 +644,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Kulturens hus i Luleå</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Luleå Kommun, Kultur- och Fritidsförvaltningen</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 50001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Luleå</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Artipelag AB, Konferens</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Conference facility without accommodation</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Artipelag AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Artipelagstigen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavsberg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Münchenbryggeriet Event &amp; Konferens, Konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3110 0029</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Conference facility without accommodation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Münchenbryggeriet</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Münchenbryggeriet Event &amp; Konferens</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 170 60</x:v>
@@ -1824,50 +1888,82 @@
         <x:v>3110 0140</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Restaurant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Great Events Catering XPO AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Halmsjövägen 12,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Arlandastad</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Artipelag AB, Restaurang</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3110 0199</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Restaurant</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>110 Food services and conference facilities (without accommodation)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>Artipelag AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Artipelagstigen 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavsberg</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>Restaurant J</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3110 0145</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Restaurant</x:v>
       </x:c>
       <x:c t="str">
         <x:v>110 Food services and conference facilities (without accommodation)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">