--- v0 (2026-05-08)
+++ v1 (2026-07-20)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R188412c1dd1b4628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd29bea4244f8465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R1646b729928640da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rab91afda07514d58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1646b729928640da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab91afda07514d58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -324,50 +324,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Textile Service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>075 Textile services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elis</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elis Textil Service AB Veddesta</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Saldovägen 24</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Järfälla</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Tvättservice i Helsingborg AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3075 0108</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textile Service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>075 Textile services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tvättservice i Helsingborg</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tvättservice i Helsingborg AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Kopparmöllegatan 4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Helsingborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Textilia Tvätt &amp; Textilservice AB, Karlskrona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3075 0129</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Textile Service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>075 Textile services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Textilia</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Textilia Tvätt &amp; Textilservice AB, Karlskrona</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lyckebygäven 7</x:v>
@@ -612,82 +644,50 @@
       </x:c>
       <x:c t="str">
         <x:v>Textile Service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>075 Textile services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elis</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elis Textil Service AB, Huskvarna</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lyckås 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Huskvarna</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Tvättservice i Helsingborg AB</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>CWS Hygiene AB, Järfälla</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3075 0001</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Textile Service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>075 Textile services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>CWS</x:v>
       </x:c>
       <x:c t="str">
         <x:v>CWS Järfälla</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Saldovägen 22</x:v>
@@ -836,50 +836,82 @@
       </x:c>
       <x:c t="str">
         <x:v>Textile Service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>075 Textile services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lima Tvätten</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lima Tvätten AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Västra Ärnäs 220A</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Lima</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Textilia Tvätt &amp; Textilservice AB, Östersund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3075 0073</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textile Service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>075 Textile services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilia</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textilia Tvätt &amp; Textilservice AB, Östersund</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Förläggarvägen 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Tandsbyn</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Elis Textil Service AB, Vara</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3075 0066</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Textile Service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>075 Textile services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elis</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elis Textil Service AB Vara</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbinvägen 5</x:v>
@@ -1188,58 +1220,58 @@
       </x:c>
       <x:c t="str">
         <x:v>Textile Service</x:v>
       </x:c>
       <x:c t="str">
         <x:v>075 Textile services</x:v>
       </x:c>
       <x:c t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elis</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Elis Textil Service AB, Umeå</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mätarvägen 11B</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Umeå</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Textilia Tvätt &amp; Textilservice AB, Östersund</x:v>
-[...26 lines deleted...]
-        <x:v>Tandsbyn</x:v>
+        <x:v>Elis Textil Service AB, Nyköping</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3075 0178</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Textile Service</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>075 Textile services</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elis</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Elis Textil Service AB, Nyköping</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rattvägen 2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nyköping</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>