--- v0 (2026-07-18)
+++ v1 (2026-09-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3dcf525a641421f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc78772b01eb4f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="Rccffea0cb9384230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R9e83ae7a32ec4341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rccffea0cb9384230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e83ae7a32ec4341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -1156,50 +1156,562 @@
       </x:c>
       <x:c t="str">
         <x:v>Intravenous infusion treatment</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
         <x:v>Hantech Medical Device Co., Ltd.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>No.288 Sanheng Road, Changhe Industrial Park</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Cixi Ningbo, Zhejiang province</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>LoFric Origo Nelaton 40cm ch14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LoFric</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wellspect AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LoFric Origo Nelaton 40cm ch12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LoFric</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wellspect AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LoFric Origo Tiemann 40cm ch10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LoFric</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wellspect AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LoFric Origo Tiemann 40cm ch12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LoFric</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wellspect AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LoFric Origo Nelaton 30cm ch10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LoFric</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wellspect AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LoFric Origo Nelaton 30cm ch08</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LoFric</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wellspect AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LoFric Origo Nelaton 40cm ch10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LoFric</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wellspect AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LoFric Origo Tiemann 40cm ch14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LoFric</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wellspect AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LoFric Origo Tiemann 40cm ch18</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LoFric</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wellspect AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LoFric Origo Sleeve Nelaton 40cm ch12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LoFric</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wellspect AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LoFric Origo Sleeve Nelaton 40cm ch14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LoFric</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wellspect AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LoFric Origo Sleeve Nelaton 40cm ch16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LoFric</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wellspect AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LoFric Origo Sleeve Flexible ch 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0002</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LoFric</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Wellspect AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Box 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Mölndal</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Compact, CH 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Compact Plus, CH 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Compact Plus, CH 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>LoFric Elle</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LoFric</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wellspect AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 14</x:v>
@@ -1220,1395 +1732,1107 @@
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LoFric</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wellspect AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LoFric Origo Nelaton 40cm ch14</x:v>
+        <x:v>SpeediCath® Standard Nelaton, Male CH 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Standard Nelaton, Male CH 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Standard Nelaton, Male CH 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Standard Nelaton, Male CH 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Standard Tiemann, Male CH 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Standard Nelaton, Female CH 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Standard Nelaton, Boy CH 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Standard Nelaton, Paediatric CH 6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Compact Plus, CH 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Compact Eve, CH 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Compact Set female, CH 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Compact Set female, CH 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LoFric Origo Sleeve Flexible ch 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LoFric</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wellspect AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LoFric Origo Nelaton 40cm ch12</x:v>
+        <x:v>LoFric Origo Sleeve Flexible ch 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LoFric</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wellspect AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LoFric Origo Tiemann 40cm ch10</x:v>
+        <x:v>LoFric Origo Flexible 40cm ch14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LoFric</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wellspect AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LoFric Origo Tiemann 40cm ch12</x:v>
+        <x:v>LoFric Origo Flexible 40cm ch12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LoFric</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wellspect AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LoFric Origo Nelaton 30cm ch10</x:v>
+        <x:v>LoFric Origo Flexible 40cm ch16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LoFric</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wellspect AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LoFric Origo Nelaton 30cm ch08</x:v>
+        <x:v>LoFric Origo Tiemann 40cm ch16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LoFric</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wellspect AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LoFric Origo Nelaton 40cm ch10</x:v>
+        <x:v>LoFric Origo Nelaton 40cm ch16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LoFric</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wellspect AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LoFric Origo Tiemann 40cm ch14</x:v>
+        <x:v>LoFric Origo Nelaton 40cm ch18</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LoFric</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wellspect AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LoFric Origo Tiemann 40cm ch18</x:v>
+        <x:v>LoFric Origo Nelaton 30cm ch12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LoFric</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wellspect AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LoFric Origo Sleeve Nelaton 40cm ch12</x:v>
+        <x:v>SpeediCath® Compact, CH 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Compact, CH 14</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>LoFric Origo</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LoFric</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wellspect AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LoFric Origo Sleeve Nelaton 40cm ch14</x:v>
+        <x:v>LoFric Sense</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LoFric</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wellspect AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LoFric Origo Sleeve Nelaton 40cm ch16</x:v>
+        <x:v>LoFric Hydro-Kit</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0002</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LoFric</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Wellspect AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Box 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Mölndal</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LoFric Origo Sleeve Flexible ch 14</x:v>
-[...638 lines deleted...]
-      <x:c t="str">
         <x:v>SpeediCath® Standard Nelaton, Male CH 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SpeediCath®</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coloplast</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holtedam 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Humlebæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>LoFric Origo Sleeve Flexible ch 16</x:v>
-[...250 lines deleted...]
-        <x:v>Mölndal</x:v>
+        <x:v>SpeediCath® Standard Nelaton, Male CH 18</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Standard Tiemann, Male CH 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Standard Tiemann, Male CH 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Standard Tiemann, Male CH 16</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Standard Nelaton, Female CH 8</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>SpeediCath® Standard Nelaton, Female CH 10</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SpeediCath®</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coloplast</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holtedam 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Humlebæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SpeediCath® Standard Nelaton, Female CH 8</x:v>
+        <x:v>SpeediCath® Standard Nelaton, Female CH 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SpeediCath®</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coloplast</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holtedam 1</x:v>
       </x:c>
@@ -2628,243 +2852,179 @@
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SpeediCath®</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coloplast</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holtedam 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Humlebæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SpeediCath® Standard Nelaton, Female CH 12</x:v>
-[...30 lines deleted...]
-      <x:c t="str">
         <x:v>SpeediCath® Standard Nelaton, Female CH 16</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SpeediCath®</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coloplast</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holtedam 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Humlebæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SpeediCath® Standard Nelaton, Male CH 18</x:v>
-[...62 lines deleted...]
-      <x:c t="str">
         <x:v>SpeediCath® Standard Nelaton, Boy CH 6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SpeediCath®</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coloplast</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holtedam 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Humlebæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SpeediCath® Standard Tiemann, Male CH 16</x:v>
-[...31 lines deleted...]
-        <x:v>SpeediCath® Standard Tiemann, Male CH 12</x:v>
+        <x:v>SpeediCath® Standard Nelaton, Boy CH 10</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Standard Nelaton, Boy CH 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Standard Nelaton, Paediatric CH 8</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SpeediCath®</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coloplast</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holtedam 1</x:v>
       </x:c>
@@ -2884,147 +3044,51 @@
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SpeediCath®</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coloplast</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holtedam 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Humlebæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SpeediCath® Standard Nelaton, Paediatric CH 8</x:v>
-[...95 lines deleted...]
-        <x:v>SpeediCath® Compact, CH 14</x:v>
+        <x:v>SpeediCath® Compact, CH 6</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SpeediCath®</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coloplast</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holtedam 1</x:v>
       </x:c>
@@ -3044,179 +3108,115 @@
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SpeediCath®</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coloplast</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holtedam 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Humlebæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>SpeediCath® Compact, CH 12</x:v>
-[...31 lines deleted...]
-        <x:v>SpeediCath® Compact, CH 6</x:v>
+        <x:v>SpeediCath® Compact Eve, CH 12</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3098 0004</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Urine catheter</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SpeediCath®</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Coloplast</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Holtedam 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Humlebæk</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>SpeediCath® Compact Eve, CH 14</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SpeediCath®</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coloplast</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holtedam 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Humlebæk</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>SpeediCath® Compact Set female, CH 14</x:v>
-      </x:c>
-[...62 lines deleted...]
-        <x:v>SpeediCath® Compact Eve, CH 12</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3098 0004</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Urine catheter</x:v>
       </x:c>
       <x:c t="str">
         <x:v>098 Medical devices and medicinal products in plastic and silicone</x:v>
       </x:c>
       <x:c t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SpeediCath®</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Coloplast</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Holtedam 1</x:v>
       </x:c>