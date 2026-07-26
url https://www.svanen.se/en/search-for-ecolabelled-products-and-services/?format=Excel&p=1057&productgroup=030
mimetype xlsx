--- v0 (2026-05-10)
+++ v1 (2026-07-26)
@@ -1,637 +1,637 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb959c9fd1ca9434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7053d39597c4c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5be7300114694067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R5414af24cbda4f2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5be7300114694067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5414af24cbda4f2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>Ultra Power Rechargeable, AAA Size HR03 1000 mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5030 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rechargeable battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Rechargeable batteries and portable chargers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Power</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hengdian Group DMEGC Magnetics Co., Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>East A, Hengdian Industrial Area, Dongyang</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VARTA RECHARGE ACCU Recycled AAA 800mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rechargeable battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Rechargeable batteries and portable chargers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VARTA Consumer Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavslundsvägen 139, 2tr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ENERGIZER Rech Extreme AA/E91 2300mAh</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3030 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rechargeable battery</x:v>
       </x:c>
       <x:c t="str">
         <x:v>030 Rechargeable batteries and portable chargers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer Trading Limited</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sword House</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Buckinghamshire</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>ENERGIZER Rech Power Plus AAA/E92 700mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0012</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rechargeable battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Rechargeable batteries and portable chargers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>ENERGIZER Rech Power Plus AA/E91 2000mAh</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3030 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rechargeable battery</x:v>
       </x:c>
       <x:c t="str">
         <x:v>030 Rechargeable batteries and portable chargers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer Trading Limited</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sword House</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Buckinghamshire</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>ENERGIZER Rech Power Plus AAA/E92 700mAh</x:v>
+        <x:v>GP ReCyko AA-batteri, 2100 mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rechargeable battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Rechargeable batteries and portable chargers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GPBM Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sörredsvägen 113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energizer Accu Recharge Extreme AA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rechargeable battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Rechargeable batteries and portable chargers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energizer Accu Recharge Power Plus AAA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rechargeable battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Rechargeable batteries and portable chargers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energizer Accu Recharge Extreme AAA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rechargeable battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Rechargeable batteries and portable chargers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GP ReCyko Pro AA-batteri, 2000 mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rechargeable battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Rechargeable batteries and portable chargers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GPBM Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sörredsvägen 113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GP ReCyko AAA-batteri, 950 mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rechargeable battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Rechargeable batteries and portable chargers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GPBM Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sörredsvägen 113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Energizer Accu Recharge Power Plus AA</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0017</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rechargeable battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Rechargeable batteries and portable chargers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Energizer Trading Limited</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sword House</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Buckinghamshire</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>VARTA RECHARGE ACCU Recycled AA 2100mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0014</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rechargeable battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Rechargeable batteries and portable chargers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Varta</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>VARTA Consumer Sweden AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Gustavslundsvägen 139, 2tr</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Bromma</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Ultra Power Rechargeable, AA Size HR6 2500 mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5030 0013</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rechargeable battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Rechargeable batteries and portable chargers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Ultra Power</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Hengdian Group DMEGC Magnetics Co., Ltd.</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>East A, Hengdian Industrial Area, Dongyang</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Zhejiang</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>GP ReCyko Pro AAA-batteri, 800 mAh</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3030 0015</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Rechargeable battery</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>030 Rechargeable batteries and portable chargers</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GP</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>GPBM Nordic AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Sörredsvägen 113</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Göteborg</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>ENERGIZER Rech Extreme AAA/E92 800mAh</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3030 0012</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rechargeable battery</x:v>
       </x:c>
       <x:c t="str">
         <x:v>030 Rechargeable batteries and portable chargers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Energizer Trading Limited</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Sword House</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Buckinghamshire</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>VARTA RECHARGE ACCU Recycled AAA 800mAh</x:v>
-[...31 lines deleted...]
-        <x:v>Ultra Power Rechargeable, AAA Size HR03 1000 mAh</x:v>
+        <x:v>Deltaco Rechargeable, AAA Size HR03 1000 mAh</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5030 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rechargeable battery</x:v>
       </x:c>
       <x:c t="str">
         <x:v>030 Rechargeable batteries and portable chargers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Ultra Power</x:v>
+        <x:v>Deltaco</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hengdian Group DMEGC Magnetics Co., Ltd.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>East A, Hengdian Industrial Area, Dongyang</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Zhejiang</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>GP ReCyko AA-batteri, 2100 mAh</x:v>
-[...191 lines deleted...]
-        <x:v>Ultra Power Rechargeable, AA Size HR6 2500 mAh</x:v>
+        <x:v>Deltaco Rechargeable, AA Size HR6 2500 mAh</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5030 0013</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Rechargeable battery</x:v>
       </x:c>
       <x:c t="str">
         <x:v>030 Rechargeable batteries and portable chargers</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Ultra Power</x:v>
+        <x:v>Deltaco</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Hengdian Group DMEGC Magnetics Co., Ltd.</x:v>
       </x:c>
       <x:c t="str">
         <x:v>East A, Hengdian Industrial Area, Dongyang</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Zhejiang</x:v>
-      </x:c>
-[...190 lines deleted...]
-        <x:v>Buckinghamshire</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>