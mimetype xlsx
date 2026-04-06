--- v1 (2026-02-03)
+++ v2 (2026-04-06)
@@ -1,157 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e307f73ddcf4089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b50343c1ff64b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Products" sheetId="1" r:id="R911147eb07784009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R425270cc051147ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R911147eb07784009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R425270cc051147ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Brand</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Licensee</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Address</x:v>
       </x:c>
       <x:c t="str">
         <x:v>City</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TURBON, for use in Xerox Phaser 3600 , Black, (106R01371)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Xerox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>TURBON, for use in Xerox Phaser 3500 , Black, (106R01149)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Xerox</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>Greenman Eco Original, X3250 (106R01374)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0038 (308038)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Xerox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Greenman AB</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Svärmaregatan 1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>TURBON, for use in Xerox Phaser 3250 , Black, (106R01374)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Xerox</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
-    <x:row>
-[...30 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>