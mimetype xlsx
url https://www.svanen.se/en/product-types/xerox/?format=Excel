--- v2 (2026-04-06)
+++ v3 (2026-06-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b50343c1ff64b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b00b6955154224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R425270cc051147ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R734cf6639e4c4cae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R425270cc051147ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R734cf6639e4c4cae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -100,90 +100,90 @@
       </x:c>
       <x:c t="str">
         <x:v>Xerox</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>TURBON, for use in Xerox Phaser 3250 , Black, (106R01374)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>3008 0046 (308046)</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Nordic Swan Ecolabel</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Xerox</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Turbon România SRL</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Jud.Calarasi,</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>Oltenita</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>Greenman Eco Original, X3250 (106R01374)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0038 (308038)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Xerox</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Greenman AB</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Svärmaregatan 1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
-    <x:row>
-[...30 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>