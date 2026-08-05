--- v3 (2026-06-06)
+++ v4 (2026-08-05)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b00b6955154224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29accaa320d14429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R734cf6639e4c4cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="products" sheetId="1" r:id="R750c116ce7d34338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R734cf6639e4c4cae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R750c116ce7d34338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="str">
         <x:v>Product</x:v>
       </x:c>
       <x:c t="str">
         <x:v>License number</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Category</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Product group</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Criteria generation</x:v>
       </x:c>
       <x:c t="str">
@@ -68,122 +68,122 @@
       </x:c>
       <x:c t="str">
         <x:v>Xerox</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>TURBON, for use in Xerox Phaser 3500 , Black, (106R01149)</x:v>
+        <x:v>Greenman Eco Original, X3250 (106R01374)</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3008 0046 (308046)</x:v>
+        <x:v>3008 0038 (308038)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Xerox</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Turbon</x:v>
+        <x:v>Greenman</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Turbon România SRL</x:v>
+        <x:v>Greenman AB</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Jud.Calarasi,</x:v>
+        <x:v>Svärmaregatan 1</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Oltenita</x:v>
+        <x:v>NORRKÖPING</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>TURBON, for use in Xerox Phaser 3250 , Black, (106R01374)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Xerox</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>Greenman Eco Original, X3250 (106R01374)</x:v>
+        <x:v>TURBON, for use in Xerox Phaser 3500 , Black, (106R01149)</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>3008 0038 (308038)</x:v>
+        <x:v>3008 0046 (308046)</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Nordic Swan Ecolabel</x:v>
       </x:c>
       <x:c t="str">
         <x:v>Xerox</x:v>
       </x:c>
       <x:c t="str">
         <x:v>008 Refurbished OEM Toner and Ink Cartridges</x:v>
       </x:c>
       <x:c t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Greenman</x:v>
+        <x:v>Turbon</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Greenman AB</x:v>
+        <x:v>Turbon România SRL</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>Svärmaregatan 1</x:v>
+        <x:v>Jud.Calarasi,</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>NORRKÖPING</x:v>
+        <x:v>Oltenita</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>